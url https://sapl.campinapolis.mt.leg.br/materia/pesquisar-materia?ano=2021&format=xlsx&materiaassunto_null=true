--- v0 (2025-12-25)
+++ v1 (2026-05-14)
@@ -54,1575 +54,1575 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Mauro Renato Soares</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/229/dec_legislativo_n_233_-_titulo_joao_goncalves_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/229/dec_legislativo_n_233_-_titulo_joao_goncalves_.pdf</t>
   </si>
   <si>
     <t>"Concede Título Honorífico de Cidadão Campinapolense ao senhor " João Gonçalves da Silva".</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Antonio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/230/dec_legislativo_n_234_-_titulo_carlos_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/230/dec_legislativo_n_234_-_titulo_carlos_.pdf</t>
   </si>
   <si>
     <t>"Concede Título Honorífico de Cidadão Campinapolense ao senhor "Carlos Divino Vieira da Silva".</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>Sérgio Silvestre Ferreira (Vereador Serjão)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/231/dec_legislativo_n_235_-_titulo_sebastiao_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/231/dec_legislativo_n_235_-_titulo_sebastiao_.pdf</t>
   </si>
   <si>
     <t>"Concede Título Honorífico de Cidadão Campinapolense ao senhor " Sebastião jacinto Silvério Sobrinho"</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/250/decreto_legislativo_no_236-2021_-_aprecia_as_contas_de_governo_da_prefeitura_-_exercicio_2019.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/250/decreto_legislativo_no_236-2021_-_aprecia_as_contas_de_governo_da_prefeitura_-_exercicio_2019.pdf</t>
   </si>
   <si>
     <t>“APRECIA AS CONTAS DE GOVERNO DA PREFEITURA MUNICIPAL DE CAMPINÁPOLIS/MT, REFERENTE AO EXERCÍCIO DE 2019, SOB GESTÃO DO SR. JEOVAN FARIA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>José Bento Filho</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/232/dec_legislativo_n_237_-_titulo_murilo_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/232/dec_legislativo_n_237_-_titulo_murilo_.pdf</t>
   </si>
   <si>
     <t>"Concede Título Honorífico de Cidadão Campinapolense ao senhor "Murilo Franco de Miranda"</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/233/dec_legislativo_n_238_-_titulo_cristiano_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/233/dec_legislativo_n_238_-_titulo_cristiano_.pdf</t>
   </si>
   <si>
     <t>"Concede Título Honorífico de Cidadão Campinapolense ao senhor " Cristiano Franco de Miranda"</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Jose Euripedes Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/234/dec_legislativo_n_239_-_titulo_roberto_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/234/dec_legislativo_n_239_-_titulo_roberto_.pdf</t>
   </si>
   <si>
     <t>"Concede Título Honorífico de Cidadão Campinapolense ao senhor " Roberto Evangelisma Ribeiro"</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Azevedo Onésimo Waamate Tserebuto</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no_01-2021_prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no_01-2021_prefeito.pdf</t>
   </si>
   <si>
     <t>"Indico ao Prefeito Municipal a necessidade da Construção da Casa de Cultura. Dentro dela poderão estar integrando o Museu e Biblioteca Municipal, que contaram a história do município nos seus diferentes segmentos com enfoque na cultura indígena,  seus hábitos e costumes."</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_02-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_02-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indico ao Prefeito Municipal e ao secretário de obras, a necessidade da Construção reforma e ampliação das escolas indígenas no Municipal"</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gininho Tseredzapriwê Tsibo''Oopré''</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_03-2021_-_gininho-_iluminacao_publica_aldeias_sao_pedro_santa_clara.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_03-2021_-_gininho-_iluminacao_publica_aldeias_sao_pedro_santa_clara.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal à Energisa e a FUNAI a necessidade de requerer e providenciar iluminação Pública para as Aldeias São Pedro, Santa Clara, Aldeona e Campinas"</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_04-2021__gininho-_recuperar_ponte_corgo_da_aldeia__.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_04-2021__gininho-_recuperar_ponte_corgo_da_aldeia__.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade de recuperar da ponte Corgo da Aldeia perto da Aldeia São Domingo Savio"</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rozangela Raquel de Souza Lopes</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_05-2021_-_raquel_-icms_ecologico_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_05-2021_-_raquel_-icms_ecologico_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. Prefeito Municipal e o Senhor Secretário do Meio Ambiente, a necessidade da aplicação do ICMS Ecológico as Povos Indígenas e estabelecer critérios para distribuição dos repasses."</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_06-2021_-_raquel_-_isencao_agua_e_esgoto_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_06-2021_-_raquel_-_isencao_agua_e_esgoto_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal e a SETAE Serviços de Tratamento de Água e Esgoto do município, a Isenção de Água e esgoto para os aposentados e pensionista conforme lei Municipal 1.033/2013"</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_07-2021_-_mauro_-_contratacao_fisio_nasf_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_07-2021_-_mauro_-_contratacao_fisio_nasf_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade de contratação de um Fisioterapeuta para NASF- Núcleo de Apoio a Saúde da Família, que terá atendimento domiciliar, Distrito de São Jose do Couto, Clube de terceira idade, CAPS, também que no próximo concurso e seletivo desse ano seja incluído cargo para fisioterapeuta do NASF."</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_08-2021-mauro_-materias_de_reabilitacao_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_08-2021-mauro_-materias_de_reabilitacao_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade de adquirir Materiais de Reabilitação para o centro de reabilitação Dom Aquino, sendo 10(dez) cadeiras de rodas, 5 (cinco) cadeiras de banho, 5 (cinco) andadores, 5(cinco) pares de moletas."</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_09-2021-sergio-_projeto_energia_para_aldeias.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_09-2021-sergio-_projeto_energia_para_aldeias.pdf</t>
   </si>
   <si>
     <t>"Indica a Energisa Mato Grosso necessidade de apoio junto ao Governo do Estado para implantação do projeto de Energia Luz para as Aldeias Imaculada Conceição, 10 mandamentos, Corpo de Cristo, Santa Rita de Cássia e demais aldeias sem energia elétrica."</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Bruna Mayara De Almeida Stersa</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_10-2021_-_bruna_-_reforma_psf-_sao_jose_couto_sala_cras_conselho_e_subpreitura.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_10-2021_-_bruna_-_reforma_psf-_sao_jose_couto_sala_cras_conselho_e_subpreitura.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal a necessidade reforma do antigo prédio do PSF de São José do Couto, para instalação de uma sala de assistência Social CRAS, sala Conselho Tutelar, sala de subprefeito para fazer atendimento a população."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no_11-2021_-_azevedo_-_costrucao_e_areas_de_esporte_aldeias__estrela_e_campos_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no_11-2021_-_azevedo_-_costrucao_e_areas_de_esporte_aldeias__estrela_e_campos_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Deputado Estadual João Batista a construção de áreas de esporte e lazer nas aldeias Estrela e Campos Belos"</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no_12-2021-_azevedo-constr._ponte_no_rio_piranha_eem_frente_aldeia_jacu_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no_12-2021-_azevedo-constr._ponte_no_rio_piranha_eem_frente_aldeia_jacu_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade Construção de uma ponte no Rio Piranha em frente a aldeia Jacu."</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no_14-2021-_gininho_-_recuperacao_ponte_aldeia_sao_pedro.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no_14-2021-_gininho_-_recuperacao_ponte_aldeia_sao_pedro.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade de recuperação da ponte da aldeia São Pedro da reserva Indígena Parabubure."</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no_15-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no_15-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário de obras a necessidade de revitalizar e reformar a praça central em torno da Igreja Católica."</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>José Bento Filho, Sérgio Silvestre Ferreira (Vereador Serjão)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no_16-2021_prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no_16-2021_prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretaria de Saúde a necessidade de adequação e atualização do plano de cargos, carreiras e salários dos profissionais da Saúde e administração."</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no_017-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no_017-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indico ao Exmo. Sr. Prefeito Municipal Jose Bueno e Secretário de Obras a necessidade construção de uma ponte concreta sobre o córrego das Antas próximo a fazenda dona Ionice."</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no_018-21_prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no_018-21_prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno a necessidade de adquirir um veiculo, para PSF Distrito de São Jose do Couto para levar os pacientes que não tem condições de se locomover para as consultas e exames na sede do Município e no Hospital Regional."</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no_19-2021-_raquel_-_lei_regulamenta_tratamento_diferenciado_das_micropequena_empresa.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no_19-2021-_raquel_-_lei_regulamenta_tratamento_diferenciado_das_micropequena_empresa.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal Jose Bueno a necessidade de criação de lei Municipal que regulamente tratamento diferenciado das microempresas e empresa de pequeno porte."</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Rozangela Raquel de Souza Lopes, Azevedo Onésimo Waamate Tserebuto, Gininho Tseredzapriwê Tsibo''Oopré''</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no_20-2021_prefeito_-r_a_g--_projeto_ecologico_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no_20-2021_prefeito_-r_a_g--_projeto_ecologico_.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal Jose Bueno a necessidade de atender o Ofício nº 01/2021 em que apresenta o anteprojeto do ICMS ecológico, anexo"</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>José Bento Filho, Jose Euripedes Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no_21-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no_21-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de realizar a Higienização, Limpeza do entorno do postiço na estrada principal da cidade"</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no_022-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no_022-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno a necessidade de construção de um reservatório de 200 mil litros de água para sanar os problemas com abastecimento no Distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no_023-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no_023-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal José Bueno e ao Secretário de Obras a necessidade construir quatro pontes de concreto substituindo as de madeira no Distrito de São Jose do Couto, ponte do córrego do meio, ponte do Ermínio no córrego A.fria, ponte do Klenio e D. AParecida no córrego A.Fria, Ponte Sr. João Lopes no córrego A.Fria."</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no_24-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no_24-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito José Bueno e ao Secretário de Obras a necessidade de construção de uma ciclovia e pista de caminhada na saída de Campinápolis para Nova Xavantina."</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no_25-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no_25-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno a necessidade restruturação da rede de tratamento, DAE, e a revitalização das fontes de abastecimento de água do munícipio."</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Celiomar Piaba Bento, Valto Alves da Silva (Valto Nica)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_26-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_26-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Obras a Necessidade de realizar reforma no posto de Saúde Santo Idelfonso."</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_27-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_27-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Obras a necessidade de realizar Pintura no Posto de Saúde I do nosso município."</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no_28-2021_dep._max_russi.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no_28-2021_dep._max_russi.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Deputado Max Russi a implantação do Projeto "Ser Família" no município de Campinápolis para atender as famílias carentes e vulneráveis, diminuir as desigualdades sociais, inserir renda, qualificar e preparar pessoas para o mercado de trabalho"</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no_029-21_prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no_029-21_prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretária de Saúde a necessidade de atendimento médico 1(uma) vez ao mês, no Distrito de são Jose do Couto para realização de ultrassom."</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_030-21_para_dep._nininho.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_030-21_para_dep._nininho.pdf</t>
   </si>
   <si>
     <t>" Indica ao Deputado estadual Ondanir Bortolini (Nininho) emenda parlamentar para a reforma do destacamento da Policia Militar "</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>" Indico ao Exmo. Sr Prefeito Municipal e a Secretaria de Saúde a disponibilização de transporte para os pacientes que receberem alta hospital em Água Boa possam retornar ao Municipio de Campinápolis."</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_031-21_prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_031-21_prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>"Indico ao Exmo. Sr. Prefeito Municipal, Secretário de Obras e a FUNAI - Fundação Nacional do Índio a necessidade construir pontes de concreto nas travessias do rio Jatobá, Rio Felipe, Rio Couto Magalhães e Córrego da Aldeia localizados na área indígena dentro do nosso Município."</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no_033-21_prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no_033-21_prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno a necessidade de um topografo profissional qualificado para realização da medição do perímetro urbano e documentações necessários no distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no_034-21_prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no_034-21_prefeito.pdf</t>
   </si>
   <si>
     <t>" Indico ao Prefeito Municipal Jose Bueno a necessidade de designar um servidor da Secretaria de Tributos para atuar na fiscalização no Distrito de São Jose do Couto para garantir a arrecadação dos tributos sobre os grãos e animais que são comercializados."</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_035-2021.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_035-2021.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Jose Bueno e ao Secretário de Obras a necessidade de Construir pontes nas aldeias Ásia e Barreiro, sobre o rio Pedra Preta para a população indígena ter acesso a outras aldeias e ao Municipio."</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_36-2021_-_raquel-_destacamento_bombeiros.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_36-2021_-_raquel-_destacamento_bombeiros.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal Jose Bueno e ao Comando Geral do Corpo de Bombeiros Militar de Mato Grosso a necessidade de implantação de um destacamento do Corpo de Bombeiros no Município."</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_37-2021-_raquel_-_ponte_concreto_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_37-2021-_raquel_-_ponte_concreto_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de atender o Ofício nº 17/2021 em que solicita Ponte concreto na região Gameleria, Segue anexo Ofício."</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_038-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_038-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Jose Bueno Vilela Prefeito Municipal, Secretário de Obras a necessidade de retomar com maior brevidade as Obras de pavimentação asfáltica da COAHB II e demais ruas que estão no Projeto."</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_039-2021_prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_039-2021_prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. José Bueno Vilela Prefeito Municipal, Secretário de Saúde a necessidade incluir no Boletim diário da COVID o número e percentual de Munícipes vacinados, bem como a data estimada para a conclusão da vacina de 100% da população de Campinápolis."</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_040-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_040-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretario de obras a construção de escolas indígenas nas aldeias Estrela, Aldeinhas, Piranha, Ásia, Barreira, Aldeona, Duteroi, Córrego da Mata e demais aldeias."</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Celiomar Piaba Bento</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_041-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_041-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal, ao Secretário de Obras a necessidade de instalar bueiros no percurso da estrada rural do Córrego jatobá e Córrego do pateiro sentido a Fazenda 5 Estrelas."</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_042-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_042-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao prefeito Municipal ao Secretário de Obras a necessidade de instalar bueiros no percurso da estrada rural do Córrego Seco no Sentido do PA Santa Célia."</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_43-2021_prefeito_energisa_funai.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_43-2021_prefeito_energisa_funai.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal, a ENERGISA e a FUNAI a necessidade de requerer e providenciar extensão de energia escola imaculada Conceição na Aldeia São Pedro."</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_44-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_44-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica Prefeito Municipal José Bueno e ao Secretário de Obras a necessidade construção de poço artesiano na Escola Imaculada Conceição na Aldeia São Pedro."</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal José Bueno e a Secretária de Saúde a necessidade de adquirir um equipamento de eletrocardiograma para o Hospital Municipal de Campinápolis-MT."</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_046-2021_prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_046-2021_prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e a Secretaria de Educação a aquisição de computadores notebook e internet para as escolas das aldeias Estrela, Aldeinha, Piranha, Ásia, Barreiro, Aldeona, Duteroi, Córrego da Mata e demais escolas Municipais da área Indígena."</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Valto Alves da Silva (Valto Nica)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_47-21_prefeito_e_sec._obras_infrardtrutura.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_47-21_prefeito_e_sec._obras_infrardtrutura.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretária de Infraestrutura e Obras a necessidade de realizar reforma Posto de Saúde Santa Cruz região 3S"</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_48-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_48-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Jose Bueno e ao Secretário de Obras a necessidade de construção a ponte localizada na propriedade de Paulo Cezar, sendo trecho de uma estrada vicinal que dá acesso a várias propriedades da região da 5 Estrelas."</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_050-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_050-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de construção de um novo posto de saúde em Campinápolis."</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_051-21_deputado_federal.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_051-21_deputado_federal.pdf</t>
   </si>
   <si>
     <t>"Indica ao deputado Federal Emanuel Pinheiro Neto - Emanuelzinho a necessidade de apoio político para buscar viabilizar a autorização/outorga para exercício de Campinápolis."</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_052-21_prefeito_deputado_est._ondanir.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_052-21_prefeito_deputado_est._ondanir.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal José Bueno e ao Deputado Estadual Ondanir Bortolini (Nininho) fazer gestão ao Governador do Estado a necessidade da construção e substituição de pontes de madeira por bueiros de aduelas e pontes de concreto na estrada que liga a cidade de Campinápolis a MT 020 ao distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_53-21_prefeito_e_sec._infraestrutura.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_53-21_prefeito_e_sec._infraestrutura.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Infraestrutura e Obras a necessidade de realizar reforma posto de saúde na região Santa Célia."</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_054-2021_dep._joao_batista.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_054-2021_dep._joao_batista.pdf</t>
   </si>
   <si>
     <t>" Indica ao Deputado Estadual João Batista e a FUNAI - Fundação Nacional do Índio e ao Secretário de Assuntos Indígenas a necessidade uma emenda parlamentra e auxilio político para aquisição Patrulha Agrícola para atender a demanda da reserva Indígena."</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_55-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_55-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Obras a necessidade de construção da Ponte Córrego da aldeia sentido Santo Antônio."</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Plenário</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_56-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_56-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Obras a necessidade de reforma da Ponte sobre Rio Couto."</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_057-21__prefeito_e_energisa.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_057-21__prefeito_e_energisa.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e Energisa a necessidade de providenciar a instalação de iluminação pública em todas as aldeias indígenas do município de Campinápolis."</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_58-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_58-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Jose Bueno e ao Secretário de Obras para fazer a recuperação das pontes da aldeia Aldeinha, Aldeia Hu´uhi e Aldeia Santa Cruz."</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_061-21__prefeito_e__sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_061-21__prefeito_e__sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Infraestrutura e Obras a necessidade de realizar reforma e ampliação Posto de Saúde Jorge Manoel Bernardes (Jorge Cabreiro)."</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_062-21__prefeito_e__energiza.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_062-21__prefeito_e__energiza.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Energisa a necessidade de realizar instalação de postes de energia publica em torno da passarela córrego Voadeira."</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_063-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_063-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indico ao Prefeito Municipal a necessidade da extensão da "gratificação extraordinária de combate ao covid 19" estendidas aos profissionais do laboratório Municipal de Campinápolis devido que os mesmo trabalham diretamente na realização de exames dos pacientes em tratamento do Covid-19."</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_064-21_prefeito_e_sec._meio_ambiente.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_064-21_prefeito_e_sec._meio_ambiente.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Jose Bueno Prefeito Municipal, Secretário de Meio Ambiente e Secretario de Obras a necessidade de implantação de uma área verde ao lado campo de futebol do Distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_065-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_065-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica Prefeito Municipal José Bueno ao Secretário de Obras com parceria SESAI - Secretario Especial de Saúde Indígena a necessidade construção de poço artesiano nas aldeia Ásia, Aldeia Campos do Jordão e Aldeia Novo Cairo."</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_066-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_066-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Exmo. Sr. José Bueno Prefeito Municipal, o Secretário de Obras e ao Deputado Nininho a necessidade de construir uma ponte de concreto na rua Goiás sobre o córrego Voadeira, próximo ao PSF II. Assim solicita ao Sr. Deputado a Liberação de Emenda Parlamentar destinada para esse objetivo."</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_067-21__prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_067-21__prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Jose Bueno e ao Secretário de Obras a necessidade de reforma da ponte localizada na propriedade Sr. Vandirnei Luiz (Badoi) 13 km Córrego Grotão depois da fazenda Sr. Claudinei sentido Córrego Seco."</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_069-21__prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_069-21__prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" indica ao Prefeito Jose Bueno e ao Secretário de Obras a necessidade de recuperação da ponte localizada Córrego Jatobá Próximo a Igreja do saudoso pastor Zé Vieira."</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_069-21_prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_069-21_prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Jose Bueno e a Secretária de Saúde a necessidade de aquisição de lixeiras com chave para o hospital Municipal, postos de saúde e Hospital do Distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_070-21__prefeito_e_energisa_e_funai.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_070-21__prefeito_e_energisa_e_funai.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a Energisa e a FUNAI a necessidade de instalação de energia elétrica nas Aldeias Liderança e maria do Carmo para fornecer energia as escolas."</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_071-21__prefeito_e_energisa_deputado_estadual_carlos_avalone.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_071-21__prefeito_e_energisa_deputado_estadual_carlos_avalone.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e deputado estadual Carlos Avalone a necessidade de instalação Torre de Internet na aldeia São Pedro."</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_75-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_75-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a construção de uma quadra de esporte na aldeia Bom Jesus da Lapa."</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_76-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_76-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a construção de uma quadra de esporte coberta na Aldeia Palmeiras."</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_77-2021_prefeito_e_sec._educacao.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_77-2021_prefeito_e_sec._educacao.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretária de Educação a criação das etapas de ensino maternal II e maternal III de educação Infantil nas escolas São Pedro, Santa Clara, Campinas, Santo Agostinho e Sucuri."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_78-2021_prefeito_e_sec._educacao.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_78-2021_prefeito_e_sec._educacao.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e a Secretária de Educação a Criação e Implantação, Criação e oferta de Curso de 3º grau para professores indígenas Xavante do Município de Campinápolis-MT, com Graduação em Licenciatura em Pedagogia Intercultural, Licenciatura em Ciências da Natureza e matemática."</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_079-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_079-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno a necessidade de instalação de pontos internet gratuita de alta velocidade para população Campinapolense."</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no_080-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no_080-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno a necessidade doação a cooperativa de pequenos produtores rurais de campinápolis de 1 máquina de Costura Reta Industrial, 1 maquina simples de costura reta, 1 goloneira e 1 overloque."</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_081-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_081-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a construção de um vestiário em anexo ao campo de futebol e aumento das telas de alambrado do campo no distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_082-21_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_082-21_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a construção de um alojamento policial no distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_083-21_prefeito_e_sec._meio_anbiente.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_083-21_prefeito_e_sec._meio_anbiente.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário do Meio Ambiente a implantação de um viveiro municipal para fornecimento de mudas."</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_084-21__prefeito_e__sec._esporte.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_084-21__prefeito_e__sec._esporte.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Esporte a implantação de traves no campo de futebol na região do Córrego Seco Próximo a residência do Sr. Simeão."</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_085-21__prefeito_e__sec._de_saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_085-21__prefeito_e__sec._de_saude.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretaria de Saúde a necessidade de poltronas de descanso para acompanhantes no Hospital Municipal."</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_86-2021_prefeito_e_sec._administrativo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_86-2021_prefeito_e_sec._administrativo.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Administração a Implantação sistema de Câmara de segurança dentro do Município."</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Mauro Renato Soares, Celiomar Piaba Bento</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_087-21__prefeito_e_sec._saude.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_087-21__prefeito_e_sec._saude.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e a Secretária de Saúde a necessidade de criação da tabela de 40 horas semanais dos profissionais da Saúde no plano de Cargo e Carreira."</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_088-21__prefeito_e_sec._educacao.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_088-21__prefeito_e_sec._educacao.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretária de Educação a necessidade instalação de ar condicionado em todas sala e quadro brancos, e um alambrado de tela em volta de toda Escola Jose Cordeiro no P.A Santa Celia."</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_088-21__prefeito_e_sec._educacao.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_088-21__prefeito_e_sec._educacao.pdf</t>
   </si>
   <si>
     <t>" Indico ao Prefeito Municipal Jose Bueno e a Secretário de Obras a necessidade de reforma no Cemitério Municipal e uma cobertura do espaço onde e feito o velório."</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_90-21__prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_90-21__prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e a Secretária de Obras a necessidade de calçadas em volta de todas as escolas do Municipio Escola Jose Guilherme, Anastácio Feliciano, Carinho e Ternura e Couto Magalhães."</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_91-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_91-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a Construção de uma quadra de esporte coberta na aldeia São Felipe."</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_97-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_97-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de reforma e revitalização da praça Igreja Católica."</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_98-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_98-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de canalização cabeceira do Córrego voadeira no inicio da Avenida Nego Carrim."</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Valto Alves da Silva (Valto Nica), Antonio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_99-2021_prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_99-2021_prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal a necessidade de aquisição de 20 cadeiras de rodas que serão disponibilizadas para os cadeirantes do nosso município que necessitam para sua melhor locomoção."</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_100-2021_prefeito_e_sec._obras.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_100-2021_prefeito_e_sec._obras.pdf</t>
   </si>
   <si>
     <t>" Indica ao Sr. Prefeito Jose Bueno e ao Secretário de Obras a necessidade de instalar a Iluminação do cemitério antigo e sua manutenção."</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_101-2021_-_copia.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_101-2021_-_copia.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal José Bueno e ao Secretário de Obras a necessidade de construção ponte entre a Fazenda Xavantina e Aldeia Piranha."</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_102-2021.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_102-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a reforma da Escola Indígena na Aldeia Palmeira."</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Celiomar Piaba Bento, Mauro Renato Soares</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_0105-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_0105-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal denominar o complexo Esportivo de Campinápolis de " Antônio Bueno de Moraes""</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Antonio Rodrigues, Bruna Mayara De Almeida Stersa, Jose Euripedes Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_106-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_106-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal a necessidade de adquirir duas caixas d´água de 1000 mil litros para o Distrito de São Jose do Couto."</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_107-2021.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_107-2021.pdf</t>
   </si>
   <si>
     <t>"Indica ao exmo. Sr. José Bueno Prefeito Municipal ao Secretário de Obras a necessidade de construir uma ponte de concreto no rio paraiso entre a aldeia paraíso e aldeia água limpa."</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no_108-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no_108-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Sr. Prefeito e ao Sr. Secretário de Obras providências para instalar redutores de velocidade na rua Pedro David do Início do Cemitério novo até o rancho 3J."</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no_109-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no_109-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Sr. Prefeito Jose Bueno a Necessidade implementar um projeto para doação de terrenos no conjunto habitacional jatobá para moradores carentes sendo esse um programa habitacional de interesse social."</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_111-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_111-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Sr. Prefeito Municipal Jose Bueno necessidade de Criação de Projeto de lei sobre a aposentadoria especial para os professores readaptados."</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_112-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_112-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal e ao secretário de Obras a necessidade de construção de Postos de Saúde um na Região banco Terra, e outro região Córrego Seco no município de Campinápolis."</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_113-21__governador.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_113-21__governador.pdf</t>
   </si>
   <si>
     <t>" Indica ao governador Mauro Mendes e ao deputado Max Russi que institui no âmbito do município de Campinápolis o programa Ser Família Habitacional."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_114-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_114-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Municipal a necessidade da contratação de fiscais indígena para nos ajudar na fiscalização da população xavante dentro do Municipio."</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_115-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_115-21__prefeito.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal que estão abaixo de um salário mínimo necessidade da atualização da tabela Salarial dos profissionais dos SUS e da Administração."</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_116-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_116-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Obras a necessidade de reforma da ponte sobre o córrego Santa Maria ."</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_117-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_117-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de obras a necessidade de pavimentação asfáltica na pista de aviação do Municipio de Campinápolis-MT."</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_118-21__prefeito.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_118-21__prefeito.pdf</t>
   </si>
   <si>
     <t>" Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Educação a necessidade de Ampliação do número de bebedouros nos colégios e a instalação de extintores de incêndio em todas as escolas do Municipio."</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Prefeito Municipal e a Secretária de Saúde a criação de um memoria de homenagem paras vitimas do Covid-19 no Municipio de Campinápolis."</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/213/req._no_01-2021-_bruna-foto_do_prefeito_interino_jose_euripdes_de_alcantara_000128.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/213/req._no_01-2021-_bruna-foto_do_prefeito_interino_jose_euripdes_de_alcantara_000128.pdf</t>
   </si>
   <si>
     <t>" Requer que seja colocado a foto do vereador José Eurípedes de Almeida na galeria dos prefeitos, pois esse foi prefeito interino por 30 dias em nosso município"</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/214/req._no_02-2021-_mauro-limpeza_predio_rodoviaria-inibir_a_depredacao_do_espaco_000129.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/214/req._no_02-2021-_mauro-limpeza_predio_rodoviaria-inibir_a_depredacao_do_espaco_000129.pdf</t>
   </si>
   <si>
     <t>"Requer ao prefeito Municipal José Bueno, Secretário de Obras e a Secretaria de Administração, providencias para realizar a limpeza e manutenção do prédio da rodoviária municipal, em especial as áreas de banheiro público, bem como designe servidor ou meio equivalente para garantir a ordem e inibir a depredação do espaço que vem ocorrendo repetidamente em horários noturnos"</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/215/req._no_03-2021-_comissaosasp-condicoes_moto_gerador_hospital_municipal_000130.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/215/req._no_03-2021-_comissaosasp-condicoes_moto_gerador_hospital_municipal_000130.pdf</t>
   </si>
   <si>
     <t>" Requer informações ao Sr. Prefeito Municipal e à Secretária de Saúde sobre as condições do Motor Gerador de energia elétrica do Hospital Municipal de Campinápolis"</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/216/req._no_04-2021-_mauro-materias_centro_de_reabilitacao_dom_aquinol_000131.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/216/req._no_04-2021-_mauro-materias_centro_de_reabilitacao_dom_aquinol_000131.pdf</t>
   </si>
   <si>
     <t>" Requer informações ao Sr. Prefeito Municipal quanto a possibilidade de adquirir materiais de reabilitação para o centro de reabilitação Dom Aquino, sendo 10(dez) cadeiras de roda 5(cinco) cadeiras de banho, 5(cinco)andadores, 5(cinco) pares de muletas"</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/217/req._no_05-2021-_azevedo-valor_do_icms_ecologico_repassado_ao_municipiol_000133.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/217/req._no_05-2021-_azevedo-valor_do_icms_ecologico_repassado_ao_municipiol_000133.pdf</t>
   </si>
   <si>
     <t>" Requer a "SEFAZ" Secretaria de Estado de Fazenda do Mato Grosso que discrimine o valor do ICMS Ecológico repassado para o Município de Campinápolis"</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_06-2021-_rozangela-nao_houve_instituicao_da_insencao_prevista_na_lei_no_1033-2013_000134.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_06-2021-_rozangela-nao_houve_instituicao_da_insencao_prevista_na_lei_no_1033-2013_000134.pdf</t>
   </si>
   <si>
     <t>" Requer informações ao Sr. Prefeito Municipal e ao DAE quanto a não instituição da Isenção prevista na Lei nº 1.033/2013 e requer a imediata aplicação da Lei mencionada"</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_07-2021-_plenario-relacao_gatos_com_cartao_corporativo_de_todos_as_veiculos_prefeitura_000135.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_07-2021-_plenario-relacao_gatos_com_cartao_corporativo_de_todos_as_veiculos_prefeitura_000135.pdf</t>
   </si>
   <si>
     <t>" Requer informações ao Sr. Prefeito Municipal Jose Bueno com relação aos gastos com cartão corporativo de todos os veículos da Prefeitura do Município"</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_08-2021-_plenario-relacao_de_gastos_com_veiculos_do_dmer_primeiro_semestre_2021_000136.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_08-2021-_plenario-relacao_de_gastos_com_veiculos_do_dmer_primeiro_semestre_2021_000136.pdf</t>
   </si>
   <si>
     <t>" Requer a relação dos gastos e todas as despesas decorrentes com peças e manutenção dos veículos do DMER do Municipio no período do primeira semestre de 2021"</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_09-2021-_plenario-relacao_de_gastos_com_reforma_de_veiculos_do_municipio_000138.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_09-2021-_plenario-relacao_de_gastos_com_reforma_de_veiculos_do_municipio_000138.pdf</t>
   </si>
   <si>
     <t>" Requer informações ao Sr. Prefeito Municipal Jose Bueno a esta Casa de Leis uma relação dos gastos com reforma dos veículos do Município"</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>" Requer Informações ao Sr. Prefeito Municipal Jose Bueno quanto o índice de folha de pagamento de pessoal, mês a mês, até a presente data conforme a LRF"</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/223/req._no_11-2021-_plenario-_informacoes_conclusao_de_aquisicao_equipamentos_hospital_novo_000141.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/223/req._no_11-2021-_plenario-_informacoes_conclusao_de_aquisicao_equipamentos_hospital_novo_000141.pdf</t>
   </si>
   <si>
     <t>" Requer ao Sr. Prefeito Municipal informações quanto a conclusão do procedimento para a completa aquisição dos equipamentos e materiais para o Novo Hospital Municipal"</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/224/req._no_12-2021-_plenario-providencias_analisar_possibilidade_rga_servidores_municipais_000142.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/224/req._no_12-2021-_plenario-providencias_analisar_possibilidade_rga_servidores_municipais_000142.pdf</t>
   </si>
   <si>
     <t>" Requer ao Sr. Prefeito Municipal providências para analisar a possibilidade de aplicar a Revisão geral Anual aos Servidores Municipais"</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/225/req._no_13-2021-_plenario-providencias_regularizar_informacoes_disponiveis_no_portal_transparencia_000143.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/225/req._no_13-2021-_plenario-providencias_regularizar_informacoes_disponiveis_no_portal_transparencia_000143.pdf</t>
   </si>
   <si>
     <t>" Requer ao Sr. Prefeito Municipal providências regularizar a remessa de informações disponíveis no portal da Transparência"</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/226/req._no_14-2021-_plenario-providencia_dispponibilizar_duodecimo_a_camara_municipal_000145.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/226/req._no_14-2021-_plenario-providencia_dispponibilizar_duodecimo_a_camara_municipal_000145.pdf</t>
   </si>
   <si>
     <t>" Requer ao Sr. Prefeito Municipal providências para disponibilizar o repasse do Duodécimo à Câmara Municipal conforme solicitação no Oficio nº 41/2021-GPCM"</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/227/req._no_15-2021-_plenario-providencia_disponibilizar_repasse_fnde_000146.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/227/req._no_15-2021-_plenario-providencia_disponibilizar_repasse_fnde_000146.pdf</t>
   </si>
   <si>
     <t>"Requer ao Sr. Prefeito Municipal providências para disponibilizar o repasse do Fundo Nacional de Desenvolvimento da Educação"</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/228/req._no_17-2021-_mauro-cumprimento_a_lei13935-2019_obriga_a_presenca_de_psicologia_e_as_na_educacao_000147.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/228/req._no_17-2021-_mauro-cumprimento_a_lei13935-2019_obriga_a_presenca_de_psicologia_e_as_na_educacao_000147.pdf</t>
   </si>
   <si>
     <t>" Requer ao Sr. Secretário Municipal de Educação o cumprimento da lei nº 13.935/2019 que obriga a presença de Profissionais de Psicologia e Assistência Social na rede Pública de Educação Básica Municipal."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1929,68 +1929,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/229/dec_legislativo_n_233_-_titulo_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/230/dec_legislativo_n_234_-_titulo_carlos_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/231/dec_legislativo_n_235_-_titulo_sebastiao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/250/decreto_legislativo_no_236-2021_-_aprecia_as_contas_de_governo_da_prefeitura_-_exercicio_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/232/dec_legislativo_n_237_-_titulo_murilo_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/233/dec_legislativo_n_238_-_titulo_cristiano_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/234/dec_legislativo_n_239_-_titulo_roberto_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no_01-2021_prefeito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_02-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_03-2021_-_gininho-_iluminacao_publica_aldeias_sao_pedro_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_04-2021__gininho-_recuperar_ponte_corgo_da_aldeia__.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_05-2021_-_raquel_-icms_ecologico_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_06-2021_-_raquel_-_isencao_agua_e_esgoto_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_07-2021_-_mauro_-_contratacao_fisio_nasf_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_08-2021-mauro_-materias_de_reabilitacao_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_09-2021-sergio-_projeto_energia_para_aldeias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_10-2021_-_bruna_-_reforma_psf-_sao_jose_couto_sala_cras_conselho_e_subpreitura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no_11-2021_-_azevedo_-_costrucao_e_areas_de_esporte_aldeias__estrela_e_campos_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no_12-2021-_azevedo-constr._ponte_no_rio_piranha_eem_frente_aldeia_jacu_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no_14-2021-_gininho_-_recuperacao_ponte_aldeia_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no_15-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no_16-2021_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no_017-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no_018-21_prefeito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no_19-2021-_raquel_-_lei_regulamenta_tratamento_diferenciado_das_micropequena_empresa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no_20-2021_prefeito_-r_a_g--_projeto_ecologico_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no_21-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no_022-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no_023-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no_24-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no_25-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_26-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_27-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no_28-2021_dep._max_russi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no_029-21_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_030-21_para_dep._nininho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_031-21_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no_033-21_prefeito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no_034-21_prefeito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_36-2021_-_raquel-_destacamento_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_37-2021-_raquel_-_ponte_concreto_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_038-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_039-2021_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_040-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_041-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_042-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_43-2021_prefeito_energisa_funai.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_44-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_046-2021_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_47-21_prefeito_e_sec._obras_infrardtrutura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_48-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_050-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_051-21_deputado_federal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_052-21_prefeito_deputado_est._ondanir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_53-21_prefeito_e_sec._infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_054-2021_dep._joao_batista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_55-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_56-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_057-21__prefeito_e_energisa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_58-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_061-21__prefeito_e__sec._obras.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_062-21__prefeito_e__energiza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_063-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_064-21_prefeito_e_sec._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_065-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_066-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_067-21__prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_069-21__prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_069-21_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_070-21__prefeito_e_energisa_e_funai.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_071-21__prefeito_e_energisa_deputado_estadual_carlos_avalone.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_75-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_76-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_77-2021_prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_78-2021_prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_079-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no_080-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_081-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_082-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_083-21_prefeito_e_sec._meio_anbiente.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_084-21__prefeito_e__sec._esporte.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_085-21__prefeito_e__sec._de_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_86-2021_prefeito_e_sec._administrativo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_087-21__prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_088-21__prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_088-21__prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_90-21__prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_91-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_97-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_98-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_99-2021_prefeito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_100-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_101-2021_-_copia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_0105-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_106-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no_108-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no_109-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_111-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_112-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_113-21__governador.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_114-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_115-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_116-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_117-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_118-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/213/req._no_01-2021-_bruna-foto_do_prefeito_interino_jose_euripdes_de_alcantara_000128.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/214/req._no_02-2021-_mauro-limpeza_predio_rodoviaria-inibir_a_depredacao_do_espaco_000129.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/215/req._no_03-2021-_comissaosasp-condicoes_moto_gerador_hospital_municipal_000130.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/216/req._no_04-2021-_mauro-materias_centro_de_reabilitacao_dom_aquinol_000131.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/217/req._no_05-2021-_azevedo-valor_do_icms_ecologico_repassado_ao_municipiol_000133.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_06-2021-_rozangela-nao_houve_instituicao_da_insencao_prevista_na_lei_no_1033-2013_000134.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_07-2021-_plenario-relacao_gatos_com_cartao_corporativo_de_todos_as_veiculos_prefeitura_000135.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_08-2021-_plenario-relacao_de_gastos_com_veiculos_do_dmer_primeiro_semestre_2021_000136.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_09-2021-_plenario-relacao_de_gastos_com_reforma_de_veiculos_do_municipio_000138.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/223/req._no_11-2021-_plenario-_informacoes_conclusao_de_aquisicao_equipamentos_hospital_novo_000141.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/224/req._no_12-2021-_plenario-providencias_analisar_possibilidade_rga_servidores_municipais_000142.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/225/req._no_13-2021-_plenario-providencias_regularizar_informacoes_disponiveis_no_portal_transparencia_000143.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/226/req._no_14-2021-_plenario-providencia_dispponibilizar_duodecimo_a_camara_municipal_000145.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/227/req._no_15-2021-_plenario-providencia_disponibilizar_repasse_fnde_000146.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/228/req._no_17-2021-_mauro-cumprimento_a_lei13935-2019_obriga_a_presenca_de_psicologia_e_as_na_educacao_000147.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/229/dec_legislativo_n_233_-_titulo_joao_goncalves_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/230/dec_legislativo_n_234_-_titulo_carlos_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/231/dec_legislativo_n_235_-_titulo_sebastiao_.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/250/decreto_legislativo_no_236-2021_-_aprecia_as_contas_de_governo_da_prefeitura_-_exercicio_2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/232/dec_legislativo_n_237_-_titulo_murilo_.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/233/dec_legislativo_n_238_-_titulo_cristiano_.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/234/dec_legislativo_n_239_-_titulo_roberto_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/273/indicacao_no_01-2021_prefeito.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/274/indicacao_no_02-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/275/indicacao_no_03-2021_-_gininho-_iluminacao_publica_aldeias_sao_pedro_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/276/indicacao_no_04-2021__gininho-_recuperar_ponte_corgo_da_aldeia__.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/277/indicacao_no_05-2021_-_raquel_-icms_ecologico_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/278/indicacao_no_06-2021_-_raquel_-_isencao_agua_e_esgoto_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/279/indicacao_no_07-2021_-_mauro_-_contratacao_fisio_nasf_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/280/indicacao_no_08-2021-mauro_-materias_de_reabilitacao_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/281/indicacao_no_09-2021-sergio-_projeto_energia_para_aldeias.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/282/indicacao_no_10-2021_-_bruna_-_reforma_psf-_sao_jose_couto_sala_cras_conselho_e_subpreitura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/283/indicacao_no_11-2021_-_azevedo_-_costrucao_e_areas_de_esporte_aldeias__estrela_e_campos_.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/284/indicacao_no_12-2021-_azevedo-constr._ponte_no_rio_piranha_eem_frente_aldeia_jacu_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/285/indicacao_no_14-2021-_gininho_-_recuperacao_ponte_aldeia_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/286/indicacao_no_15-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/287/indicacao_no_16-2021_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/288/indicacao_no_017-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/289/indicacao_no_018-21_prefeito.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/290/indicacao_no_19-2021-_raquel_-_lei_regulamenta_tratamento_diferenciado_das_micropequena_empresa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/291/indicacao_no_20-2021_prefeito_-r_a_g--_projeto_ecologico_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/292/indicacao_no_21-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/293/indicacao_no_022-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/294/indicacao_no_023-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/295/indicacao_no_24-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/296/indicacao_no_25-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/297/indicacao_no_26-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/298/indicacao_no_27-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/299/indicacao_no_28-2021_dep._max_russi.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/300/indicacao_no_029-21_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/301/indicacao_no_030-21_para_dep._nininho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/303/indicacao_no_031-21_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/304/indicacao_no_033-21_prefeito.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/305/indicacao_no_034-21_prefeito.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/306/indicacao_no_035-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/307/indicacao_no_36-2021_-_raquel-_destacamento_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/308/indicacao_no_37-2021-_raquel_-_ponte_concreto_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/309/indicacao_no_038-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/310/indicacao_no_039-2021_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/311/indicacao_no_040-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/312/indicacao_no_041-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/313/indicacao_no_042-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/314/indicacao_no_43-2021_prefeito_energisa_funai.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/315/indicacao_no_44-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/317/indicacao_no_046-2021_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/318/indicacao_no_47-21_prefeito_e_sec._obras_infrardtrutura.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/319/indicacao_no_48-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/320/indicacao_no_050-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/321/indicacao_no_051-21_deputado_federal.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/322/indicacao_no_052-21_prefeito_deputado_est._ondanir.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/323/indicacao_no_53-21_prefeito_e_sec._infraestrutura.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/324/indicacao_no_054-2021_dep._joao_batista.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/325/indicacao_no_55-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/326/indicacao_no_56-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/327/indicacao_no_057-21__prefeito_e_energisa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/328/indicacao_no_58-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/329/indicacao_no_061-21__prefeito_e__sec._obras.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/330/indicacao_no_062-21__prefeito_e__energiza.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/331/indicacao_no_063-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/332/indicacao_no_064-21_prefeito_e_sec._meio_ambiente.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/333/indicacao_no_065-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/334/indicacao_no_066-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/335/indicacao_no_067-21__prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/336/indicacao_no_069-21__prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/337/indicacao_no_069-21_prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/338/indicacao_no_070-21__prefeito_e_energisa_e_funai.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/339/indicacao_no_071-21__prefeito_e_energisa_deputado_estadual_carlos_avalone.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_no_75-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_no_76-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_no_77-2021_prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_no_78-2021_prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_079-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_no_080-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_no_081-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/347/indicacao_no_082-21_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/348/indicacao_no_083-21_prefeito_e_sec._meio_anbiente.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_084-21__prefeito_e__sec._esporte.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_085-21__prefeito_e__sec._de_saude.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/351/indicacao_no_86-2021_prefeito_e_sec._administrativo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/352/indicacao_no_087-21__prefeito_e_sec._saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/353/indicacao_no_088-21__prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/354/indicacao_no_088-21__prefeito_e_sec._educacao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/355/indicacao_no_90-21__prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/356/indicacao_no_91-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/357/indicacao_no_97-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/358/indicacao_no_98-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/359/indicacao_no_99-2021_prefeito.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no_100-2021_prefeito_e_sec._obras.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/361/indicacao_no_101-2021_-_copia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/362/indicacao_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/363/indicacao_no_0105-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/364/indicacao_no_106-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/365/indicacao_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/366/indicacao_no_108-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/367/indicacao_no_109-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/368/indicacao_no_111-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/369/indicacao_no_112-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/370/indicacao_no_113-21__governador.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/371/indicacao_no_114-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/372/indicacao_no_115-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/373/indicacao_no_116-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/374/indicacao_no_117-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/375/indicacao_no_118-21__prefeito.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/213/req._no_01-2021-_bruna-foto_do_prefeito_interino_jose_euripdes_de_alcantara_000128.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/214/req._no_02-2021-_mauro-limpeza_predio_rodoviaria-inibir_a_depredacao_do_espaco_000129.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/215/req._no_03-2021-_comissaosasp-condicoes_moto_gerador_hospital_municipal_000130.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/216/req._no_04-2021-_mauro-materias_centro_de_reabilitacao_dom_aquinol_000131.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/217/req._no_05-2021-_azevedo-valor_do_icms_ecologico_repassado_ao_municipiol_000133.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/218/req._no_06-2021-_rozangela-nao_houve_instituicao_da_insencao_prevista_na_lei_no_1033-2013_000134.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/219/req._no_07-2021-_plenario-relacao_gatos_com_cartao_corporativo_de_todos_as_veiculos_prefeitura_000135.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/220/req._no_08-2021-_plenario-relacao_de_gastos_com_veiculos_do_dmer_primeiro_semestre_2021_000136.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/221/req._no_09-2021-_plenario-relacao_de_gastos_com_reforma_de_veiculos_do_municipio_000138.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/223/req._no_11-2021-_plenario-_informacoes_conclusao_de_aquisicao_equipamentos_hospital_novo_000141.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/224/req._no_12-2021-_plenario-providencias_analisar_possibilidade_rga_servidores_municipais_000142.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/225/req._no_13-2021-_plenario-providencias_regularizar_informacoes_disponiveis_no_portal_transparencia_000143.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/226/req._no_14-2021-_plenario-providencia_dispponibilizar_duodecimo_a_camara_municipal_000145.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/227/req._no_15-2021-_plenario-providencia_disponibilizar_repasse_fnde_000146.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2021/228/req._no_17-2021-_mauro-cumprimento_a_lei13935-2019_obriga_a_presenca_de_psicologia_e_as_na_educacao_000147.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="99.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>