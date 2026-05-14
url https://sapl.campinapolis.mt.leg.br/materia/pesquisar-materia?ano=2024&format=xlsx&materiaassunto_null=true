--- v0 (2025-12-27)
+++ v1 (2026-05-14)
@@ -54,854 +54,854 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Plenário</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/249/dc_legislativo_no_262_-_titulo_honorifico_-marcelo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/249/dc_legislativo_no_262_-_titulo_honorifico_-marcelo.pdf</t>
   </si>
   <si>
     <t>"Concede título honorífico de cidadã campinapolense ao senhor "Marcelinho Ferreira da Paixão".</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sérgio Silvestre Ferreira (Vereador Serjão)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário de obras a necessidade de Revitalização de todas as praças do nosso Município."</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Antonio Rodrigues, Valto Alves da Silva (Valto Nica)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_02-2024-valto-toninho-rotatoria_000027.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_02-2024-valto-toninho-rotatoria_000027.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de construção de uma rotatória na Rua José Raimundo de Moura com a Av. Nego Carrim próximo à lava jato do Conguinha e Av. Flávio Ferreira Lima, Av. Nego Carrim próximo ao posto Rezendão e na Rua Jose Antonio da Costa esquina com Av. Flavio Ferreira Lima em frente ao Antigo Cemitério Municipal”</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Antonio Rodrigues, Sérgio Silvestre Ferreira (Vereador Serjão), Valto Alves da Silva (Valto Nica)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_03-2024-valto-toninho-sergio-limpeza_represa_000028.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_03-2024-valto-toninho-sergio-limpeza_represa_000028.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de limpeza da Represa “Delide” que abastece nosso município, bem com a revitalização das nascentes”.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Bruna Mayara De Almeida Stersa</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_04-2024-bruna-container_000029.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_04-2024-bruna-container_000029.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Educação 2 (dois)Container para escola do distrito São josé do Couto que será utilizado como Biblioteca”.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_05-2024-bruna-quebra-molas_000030.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_05-2024-bruna-quebra-molas_000030.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras 2 (dois)quebra-molas instalados na avenida no Distrito de São José do Couto”.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_06-2024-bruna-instalacao_caixa_agua_000031.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_06-2024-bruna-instalacao_caixa_agua_000031.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Administração a necessidade de instalação com urgência de uma caixa de água no Distrito de São josé do Couto”.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Celiomar Piaba Bento, José Bento Filho, Mauro Renato Soares</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_08-2024-jbf-mrs-mrs-extintores_000032.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_08-2024-jbf-mrs-mrs-extintores_000032.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de instalação de extintores de incêndio na Escola Anastácio Feliciano Alves, Escola José Guilherme e Escola Carinho e ternura”.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_09-2024-sergio-construcao-quebra-molas_000033.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_09-2024-sergio-construcao-quebra-molas_000033.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de construção de “quebra-molas” na Av. Benone Jose Lourenço nas proximidade da Cohab I e Ruas Alagoas saída para Santo Antônio do Leste.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_10-2024-sergio-pista_de_caminhada_000034.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_10-2024-sergio-pista_de_caminhada_000034.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de construção da pista de caminhada e Ciclovia”.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de patrolamento/cascalhamento das estradas Vicinais do Distrito de São Jose do Couto.”</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_12-2024-mrs-cpb-jbf-reparos_br_251_000036.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_12-2024-mrs-cpb-jbf-reparos_br_251_000036.pdf</t>
   </si>
   <si>
     <t>“Indica ao Governo do Estado e Dep. Janaina Riva a necessidade de reparos na rodovia MT-251 que interliga Campinápolis a Nova Xavantina”.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Valto Alves da Silva (Valto Nica), Antonio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_13-2024-valto-toninho-descarte_carcacas_000037.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_13-2024-valto-toninho-descarte_carcacas_000037.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal e ao Secretario de Meio Ambiente a necessidade de parceria/regulamentação para o descarte adequado de carcaças de animais abatidos no município"</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_14-2024-sergio-medicos_legista_000038.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_14-2024-sergio-medicos_legista_000038.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno a necessidade de buscar parceria junto ao Governo do Estado para contratação de novos médicos legista para nossa região”.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Antonio Rodrigues, Azevedo Onésimo Waamate Tserebuto, Bruna Mayara De Almeida Stersa, Celiomar Piaba Bento, Gininho Tseredzapriwê Tsibo''Oopré'', José Bento Filho, Jose Euripedes Alcântara, Mauro Renato Soares, Rozangela Raquel de Souza Lopes, Sérgio Silvestre Ferreira (Vereador Serjão), Valto Alves da Silva (Valto Nica)</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Jose Bueno Prefeito Municipal e ao Secretário de Obras a necessidade realizar a limpeza dos terrenos baldios pertencentes ao município que acumulam sujeira e mato alto.”</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Jose Bueno Prefeito Municipal e ao Secretário de Obras a necessidade realizar operação tapa-buracos em todos os bairros do município.”</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_17-2024-plenario-buracos_br_251_000041.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_17-2024-plenario-buracos_br_251_000041.pdf</t>
   </si>
   <si>
     <t>“Indica ao Exmo. Sr. Jose Bueno Prefeito Municipal e ao Secretário de Obras a necessidade realizar recapeamento dos buracos na  MT 251 no trecho de Campinápolis a Nova Xavantina.”</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Valto Alves da Silva (Valto Nica)</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_18-2024-valto-patrolamento_linha_didi_000042.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_18-2024-valto-patrolamento_linha_didi_000042.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de patrolamento na estrada na região do Amarilde Pimenta "Didi" zona de transporte escolar."</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Azevedo Onésimo Waamate Tserebuto</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_19-2024-azevedo-container_escola_000043.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_19-2024-azevedo-container_escola_000043.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e Secretária de Educação para disponibilizarem 1(um)Container Escola para Escola da Aldeia Kaíros”.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_20-2024-azevedo-internet_escolas_xavante_000044.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_20-2024-azevedo-internet_escolas_xavante_000044.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e a Secretaria de Educação a necessidade de instalação de internet “starlink” 200 megas, nas aldeias Chão preto, Santa Cruz, Baichão, Campinas, Campus Belo, São Pedro e Santa Clara.”</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_21-2024-azevedo-construcao_escola_chao_preto_000045.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_21-2024-azevedo-construcao_escola_chao_preto_000045.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e a Secretaria de Educação a necessidade de Construção de uma escola na Aldeia Chão Preto.”</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Infraestrutura a necessidade de efetuar a pavimentação Final da rua Laudelino entrando no loteamento Solar das videiras, Rua Travessa Vanderlei Viera do Regio dentro do loteamento solas das videiras, final da Rua Nego carrim e rua Rio Grande do Norte abaixo bar Palmerinha e demais ruas do município sem pavimentação asfáltica”.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Celiomar Piaba Bento</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_23-2024-celiomar-instalacao_drenagem_000047.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_23-2024-celiomar-instalacao_drenagem_000047.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de instalação de sistema de drenagem na rua Orodiu Juvencio de Paula e Avenida Maria Nogueira de Faria(Bairro Solar Vile-COAHB-I.”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>José Bento Filho, Celiomar Piaba Bento, Mauro Renato Soares</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_24-2024-jbf-mrs-cpb_cobertura_creche_nova.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_24-2024-jbf-mrs-cpb_cobertura_creche_nova.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e Secretária de Obras a necessidade de fazer a cobertura do estacionamento da creche nova “oscarinho”, bem como, colocação de toldo no portão de entrada."</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_25-2024-azevedo-container_escola_000058.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_25-2024-azevedo-container_escola_000058.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e Secretária de Educação a necessidade de disponibilizarem 1(um)Container Escola para a Aldeia Córrego dos Patos”.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de reforma na ponte no Rio couto Magalhães, próximo a Aldeia Tela Vive e ponte do córrego da Aldeia Central.”</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Gininho Tseredzapriwê Tsibo''Oopré''</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_27-2024-gininho-iluminacao_publica_000060.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_27-2024-gininho-iluminacao_publica_000060.pdf</t>
   </si>
   <si>
     <t>“Indica Prefeito Municipal José Bueno e ao Secretário de Obras a necessidade de Instalação da Iluminação Pública na Aldeia Roóredza ódzé.”</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_28-2024-sergio-redutores_de_veloc._sinfra_e_dnit_000061.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_28-2024-sergio-redutores_de_veloc._sinfra_e_dnit_000061.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_29-2024-antonio_e_valto-internet_aldeias_dep._federal_000062.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_29-2024-antonio_e_valto-internet_aldeias_dep._federal_000062.pdf</t>
   </si>
   <si>
     <t>“Indica ao Deputado Federal Emanuel Pinheiro Neto a necessidade de instalação de internet nas Aldeias e Postos de Saúde das Aldeias: 10 Mandamentos; Madre Laura; Rio Kulueno; Estrela; Rio Maria; Corgos dos Patos; Wûre; Santa Elena; Buritizal; Santa Catarina; Cohab; Palmeiras e São Benedita através da Gesac com pareceria internet Viasat”</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_30-2024-sergio-reparos_ruas_alagoas-paranaiba_e_rgnl_000063.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_30-2024-sergio-reparos_ruas_alagoas-paranaiba_e_rgnl_000063.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de reparos para sanar alagamento das travessas nas ruas Alagoas, Paranaíba e Rio Grande do Norte”</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_31-2024-sergio-iluminacao_publica_nas_aldeias_000064.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_31-2024-sergio-iluminacao_publica_nas_aldeias_000064.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de instalação de iluminação pública nas aldeias: Campinas, Bom Jesus da Lapa, Imaculada da Conceção, Santa Clara, Estrela, Aldeiona e demais que forem necessárias"</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Antonio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_32-2024-antonio_rodrigues-manutencao_estrada_aldeia_ho_hoi_e_rio_klueno_000083.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_32-2024-antonio_rodrigues-manutencao_estrada_aldeia_ho_hoi_e_rio_klueno_000083.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal e ao Secretário de Obras a necessidade de manutenção na estrada da Aldeia Hö höi e Aldeia Rio Klueno com patrolamento, limpeza e cascalhamento”</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_33-2024-plenario-_patrolamento_e_reforma_de_pontes_area_indigena_000082.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_33-2024-plenario-_patrolamento_e_reforma_de_pontes_area_indigena_000082.pdf</t>
   </si>
   <si>
     <t>“Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Infraestrutura a necessidade de reforma das pontes e o cascalhamento e recuperação das estradas que dão acesso a área Indígena do Município Campinápolis.”</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Jose Euripedes Alcântara</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_34-2024-energisa-jose_euripedes.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_34-2024-energisa-jose_euripedes.pdf</t>
   </si>
   <si>
     <t>“Indica ao Sr. Wakeilla Candido Ferreira de Sousa (Gestor de Clientes Energisa-MT) a necessidade de viabilizar a Extensão de Rede elétrica nas Rua São Jose e Rua sem denominação (Rua do Cemitério) no Distrito de São Jose do Couto”.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_35-2024-energisa-valto_alves.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_35-2024-energisa-valto_alves.pdf</t>
   </si>
   <si>
     <t>“Indica ao Sr. Wakilla Candido Ferreira de Sousa (Gestor de Clientes Energisa-MT) a necessidade de viabilizar a implantação Extensão da Rede Elétrica na Avenida Nego carrin saída para Nova Xavantina no fundo Oficio Rocha.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Deputado Estadual Ondanir Bortolini - Nininho (PSD) a disponibilização de Emenda Parlamentar para construção de um canil/abrigo para animais em situação de rua no Município de Campinápolis-MT"</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/377/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/377/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf</t>
   </si>
   <si>
     <t>" Indica ao Exmo. Sr. Deputado Estadual Ondanir Bortolini - Nininho (PSD) a disponibilização de emenda parlamentar para construção de um canil/abrigo para animais em situação de rua no Município de Campinápolis - MT"</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/378/indicacao_n_38-2024-_azevedo-_const_escola_aldeia_kuluene.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/378/indicacao_n_38-2024-_azevedo-_const_escola_aldeia_kuluene.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretario de Obras a construção de Escola Municipal indígena na aldeia Kuluene."</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Antonio Rodrigues, Azevedo Onésimo Waamate Tserebuto, Rozangela Raquel de Souza Lopes</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/379/indicacao_n_39-2024_-_toni_aze_raque-_perfuracao_posso_artesiano.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/379/indicacao_n_39-2024_-_toni_aze_raque-_perfuracao_posso_artesiano.pdf</t>
   </si>
   <si>
     <t>"Indica ao Deputado Estadual Max Russi a necessidade perfuração de um poço Artesiano na Aldeia hó hói que conta com mais 110 indígenas que necessitam buscar água a mais de 1 quilometro de distância da aldeia."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Jose Bueno e Secretaria de Assistência Social a necessidade disponibilizar as famílias inscritas no programa Bolsa Família e no Cadastro Único para Programas Sociais do Governo Federal um Kit digital Gratuito."</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_41-2024-gininho-patrolamento_estradas_indigenas.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_41-2024-gininho-patrolamento_estradas_indigenas.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de patrolamento e cascalhamento das estradas vicinais que dão_x000D_
 acesso as principais aldeias do município de Campinápolis.”</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_42-2024-gininho-reforma_da_ponte_no_rio_tela_vive.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_42-2024-gininho-reforma_da_ponte_no_rio_tela_vive.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Sr. Jose Bueno, Secretário Infraestrutura a necessidade de reforma da ponte fixada no rio Tela Vive."</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Rozangela Raquel de Souza Lopes</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_43-2024-raquel-_ind_projeto_para_regulamentar_microempresas_e_empresas_pequeno_portr_nas_licitacoes.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_43-2024-raquel-_ind_projeto_para_regulamentar_microempresas_e_empresas_pequeno_portr_nas_licitacoes.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade de elaborar projeto de lei para dispor sobre a concessão de tratamento diferenciado e simplificado para as microempresas e empresas de pequeno porte nas licitações públicas no âmbito da Administração Pública Municipal."</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_44-2024-valto_antonio-_remanejamento_emenda_emanuelzinho_para_cuidar_agua_municipio.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_44-2024-valto_antonio-_remanejamento_emenda_emanuelzinho_para_cuidar_agua_municipio.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal a necessidade de remanejamento da Emenda do Dep. Federal Emanulzinho que era destinada a pista de caminhada, dessa forma, necessita ser aplicada em melhorias na água do Municipio"</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/385/indicacao_no_45-2024-sergio-reforma_da_ponte_e_recupreacao_das_estradas_p.a_santo_idelfonsoe.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/385/indicacao_no_45-2024-sergio-reforma_da_ponte_e_recupreacao_das_estradas_p.a_santo_idelfonsoe.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de reforma das pontes e o patrolamento, cascalhamento e recuperação das estradas que dão acesso ao P.A Santa Idelfonso no Município Campinápolis.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/386/indicacao_no_46-2024-valto-_rerefroma_ponte_p.a_santa_idelfonso.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/386/indicacao_no_46-2024-valto-_rerefroma_ponte_p.a_santa_idelfonso.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Sr. Jose Bueno e ao Secretário de Obras a necessidade de reforma e manutenção da Ponte no P.A santo_x000D_
 Idelfonso próximo a Casa Amarela.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/387/indicacao_no47-2024-_celiomar-_janaina_cadeira_odontologica_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/387/indicacao_no47-2024-_celiomar-_janaina_cadeira_odontologica_.pdf</t>
   </si>
   <si>
     <t>"Indica a Deputada Estadual Janaina Riva que seja viabilizado uma Emenda Parlamentar destinada a aquisição de Uma cadela OdonLológica para a_x000D_
 Unidade de Saúde do Distrito de São Jose do Couto.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/388/indicacao_no48-2024-gininho-_instalacao_de_maninhas_de_concreto_corrego_nossa_senhora_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/388/indicacao_no48-2024-gininho-_instalacao_de_maninhas_de_concreto_corrego_nossa_senhora_.pdf</t>
   </si>
   <si>
     <t>"Indica ao Prefeito Municipal Jose Bueno e ao Secretário de Obras a necessidade de instalação de maninhas de concreto no córrego Nossa Senhora Aparecida que interliga as aldeias Liderança e Santa Rosa."</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_no_49-2024-valto_antonio-__emenda_adequacao_treco_entre_campinapolis_e_nx.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_no_49-2024-valto_antonio-__emenda_adequacao_treco_entre_campinapolis_e_nx.pdf</t>
   </si>
   <si>
     <t>"Indica ao Deputado Federal Emanuel Pinheiro ( Emanuelzinho) a necessidade solicitar junto ai departamento Nacional de Infraestrutura de transporte_x000D_
 (DNIT) que realize estudos técnicos para avaliar e implementar as adequações necessárias no Trevo entre Nova Xavantina e Campinápolis- MT."</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no01-2024-rozangela__000024.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no01-2024-rozangela__000024.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito José Bueno, Secretário de Administração e ao Secretário de Obras resposta quanto a Construção das salas de aulas na Escola do distrito de São José do Couto."</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no02-2024-rozangela__000023.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no02-2024-rozangela__000023.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, que preste informações acerca de diárias, horas extras e gastos do executivo com combustível."</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no03-2024-rozangela__000022.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no03-2024-rozangela__000022.pdf</t>
   </si>
   <si>
     <t>"Requer da Senhora Secretária Municipal de Saúde, que preste informações acerca da emenda destinada ao município para realização de procedimentos cirúrgicos".</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no04-2024-rozangela__000021.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no04-2024-rozangela__000021.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito José Bueno a necessidade de efetuar o repasse do piso salarial dos Agentes Comunitário de Saúde e dos Agentes de Combate as Endemias, conforme novo salário mínimo vigente"</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_no05-2024-rozangela__000020.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_no05-2024-rozangela__000020.pdf</t>
   </si>
   <si>
     <t>"Requer ao Secretário de Obra cópia do certame de adesão a ATA que trata do serviço de limpeza urbana da cidade de Campinápolis"</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no06-2024-jose_euripedes__000011.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no06-2024-jose_euripedes__000011.pdf</t>
   </si>
   <si>
     <t>"Indica ao Senhor Juiz Eleitoral de Nova Xavantina da 26º, Dr. Ricardo Nicolino de Castro a necessidade de designar uma equipe do mutirão novamente para estar tirando/regularizado/atualizando o Título Eleitoral no distrito de São José do Couto"</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no07-2024-azevedo_000008.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no07-2024-azevedo_000008.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Municipal informações quanto a indicação nº10/2023, sobre a reforma da escola municipal da Aldeia Campinas"</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no08-2024-azevedo_000009.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no08-2024-azevedo_000009.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Municipal informações quanto a reforma das pontes Hu´uhi e Santa Cruz"</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/259/requerimento_no09-2024-sergio__000010.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/259/requerimento_no09-2024-sergio__000010.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito José Bueno e Secretário de Educação resposta quanto a Indicação 41/2022, bem como, providências tomadas em relação  Escola da Aldeia Palmeira"</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/260/requerimento_no10-2024-plenario-alteracao_de_decreto_municipal_000065.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/260/requerimento_no10-2024-plenario-alteracao_de_decreto_municipal_000065.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Municipal alteração em Decreto que disciplina sobre a compra de licença prêmio dos servidores do Executivo Municipal"</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_no11-2024-antonio_rodrigues-iluminacao_publica_da_cidade_000084.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_no11-2024-antonio_rodrigues-iluminacao_publica_da_cidade_000084.pdf</t>
   </si>
   <si>
     <t>"Requer do Senhor Prefeito Municipal, informações a cerca da iluminação pública da cidade"</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_no12-2024-plenario-inspecao_bueros_sao_jose_do_couto_000085.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_no12-2024-plenario-inspecao_bueros_sao_jose_do_couto_000085.pdf</t>
   </si>
   <si>
     <t>"Requer ao Senhor Prefeito Jose Bueno, Secretária de Saúde e a vigilância Sanitária que realize inspeções de todos os Bueiros e em todas as residências que vem jogando seus esgotos a céu aberto no Distrito de São Jose do Couto"</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no13-2024-plenario-manutencao_semafaros_faixa_pedestre_e_outros_000086.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no13-2024-plenario-manutencao_semafaros_faixa_pedestre_e_outros_000086.pdf</t>
   </si>
   <si>
     <t>"Requer ao Senhor Prefeito Jose Bueno tome providências para instalação redutores de velocidade, lombadas eletrônicas, sinalização das ruas com Placas, faixa de pedestre, manutenção dos sinaleiros e manutenção da iluminação publica já solicitado por essa Casa Legislativa"</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no14-2024-_gininho_-_resposta_indicacao_27-2024.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no14-2024-_gininho_-_resposta_indicacao_27-2024.pdf</t>
   </si>
   <si>
     <t>"Requer ao Senhor Prefeito Jose Bueno e a Secretária de Obras informações sobre a Indicação 27-2024"</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Comissão Parlamentar de Inquérito</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no15-2024-_comissao_parlamentar_inquerimento_6.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no15-2024-_comissao_parlamentar_inquerimento_6.pdf</t>
   </si>
   <si>
     <t>"Requer ao Plenário da Câmara Municipal de Campinápolis-MT a prorrogação por mais 30 dias, do prazo final para conclusão dos trabalhos da CPI nº 01/2024"</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no16-2024-sergio-_semafaro_e_rotatoria.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no16-2024-sergio-_semafaro_e_rotatoria.pdf</t>
   </si>
   <si>
     <t>" Requer ao Senhor Prefeito Jose Bueno e a Secretaria de Obras instalação de um semáforo ou rotatória na Avenida Flavio Ferreira Lima com a Avenida nego carrim em frente ao posto rezendão, conforme já solicitado na indicação 43/2023"</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no17-2024-sergio-_cumprimento_lei_alimenta_pets_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no17-2024-sergio-_cumprimento_lei_alimenta_pets_.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito José Bueno informações quanto ao cumprimento da Lei Municipal nº 1.404/2023 (Alimenta Pets)"</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/390/requerimento_no18-2024--_cumtoninho_e_valto-informacoes_emenda_depuado_emanuezinho_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/390/requerimento_no18-2024--_cumtoninho_e_valto-informacoes_emenda_depuado_emanuezinho_.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Jose Bueno informações referente ao recurso público oriundo de emenda parlamentar fornecida pelo Deputado_x000D_
 Emanuelzinho Pinheiro destinada a construção de uma pista de caminhada no Município de Campinápolis</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_no20-24-gininho-_infor_indicacao_41_e_42_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_no20-24-gininho-_infor_indicacao_41_e_42_.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Jose Bueno e a Secretaria de Obras informações sobre as Indicação 41 e 42 de 2024.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_no21-2024-azevedo_-_museu.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_no21-2024-azevedo_-_museu.pdf</t>
   </si>
   <si>
     <t>"Requer ao Prefeito Jose Bueno informações quanto ao cumprimento da Lei Municipal n' 1.428/2024 ( Dispõe sobre a criação do Museu Municipal A'uwe_x000D_
 Upatabi)".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1209,68 +1209,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/249/dc_legislativo_no_262_-_titulo_honorifico_-marcelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_02-2024-valto-toninho-rotatoria_000027.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_03-2024-valto-toninho-sergio-limpeza_represa_000028.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_04-2024-bruna-container_000029.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_05-2024-bruna-quebra-molas_000030.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_06-2024-bruna-instalacao_caixa_agua_000031.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_08-2024-jbf-mrs-mrs-extintores_000032.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_09-2024-sergio-construcao-quebra-molas_000033.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_10-2024-sergio-pista_de_caminhada_000034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_12-2024-mrs-cpb-jbf-reparos_br_251_000036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_13-2024-valto-toninho-descarte_carcacas_000037.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_14-2024-sergio-medicos_legista_000038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_17-2024-plenario-buracos_br_251_000041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_18-2024-valto-patrolamento_linha_didi_000042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_19-2024-azevedo-container_escola_000043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_20-2024-azevedo-internet_escolas_xavante_000044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_21-2024-azevedo-construcao_escola_chao_preto_000045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_23-2024-celiomar-instalacao_drenagem_000047.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_24-2024-jbf-mrs-cpb_cobertura_creche_nova.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_25-2024-azevedo-container_escola_000058.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_27-2024-gininho-iluminacao_publica_000060.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_28-2024-sergio-redutores_de_veloc._sinfra_e_dnit_000061.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_29-2024-antonio_e_valto-internet_aldeias_dep._federal_000062.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_30-2024-sergio-reparos_ruas_alagoas-paranaiba_e_rgnl_000063.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_31-2024-sergio-iluminacao_publica_nas_aldeias_000064.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_32-2024-antonio_rodrigues-manutencao_estrada_aldeia_ho_hoi_e_rio_klueno_000083.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_33-2024-plenario-_patrolamento_e_reforma_de_pontes_area_indigena_000082.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_34-2024-energisa-jose_euripedes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_35-2024-energisa-valto_alves.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/377/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/378/indicacao_n_38-2024-_azevedo-_const_escola_aldeia_kuluene.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/379/indicacao_n_39-2024_-_toni_aze_raque-_perfuracao_posso_artesiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_41-2024-gininho-patrolamento_estradas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_42-2024-gininho-reforma_da_ponte_no_rio_tela_vive.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_43-2024-raquel-_ind_projeto_para_regulamentar_microempresas_e_empresas_pequeno_portr_nas_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_44-2024-valto_antonio-_remanejamento_emenda_emanuelzinho_para_cuidar_agua_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/385/indicacao_no_45-2024-sergio-reforma_da_ponte_e_recupreacao_das_estradas_p.a_santo_idelfonsoe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/386/indicacao_no_46-2024-valto-_rerefroma_ponte_p.a_santa_idelfonso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/387/indicacao_no47-2024-_celiomar-_janaina_cadeira_odontologica_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/388/indicacao_no48-2024-gininho-_instalacao_de_maninhas_de_concreto_corrego_nossa_senhora_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_no_49-2024-valto_antonio-__emenda_adequacao_treco_entre_campinapolis_e_nx.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no01-2024-rozangela__000024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no02-2024-rozangela__000023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no03-2024-rozangela__000022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no04-2024-rozangela__000021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_no05-2024-rozangela__000020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no06-2024-jose_euripedes__000011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no07-2024-azevedo_000008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no08-2024-azevedo_000009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/259/requerimento_no09-2024-sergio__000010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/260/requerimento_no10-2024-plenario-alteracao_de_decreto_municipal_000065.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_no11-2024-antonio_rodrigues-iluminacao_publica_da_cidade_000084.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_no12-2024-plenario-inspecao_bueros_sao_jose_do_couto_000085.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no13-2024-plenario-manutencao_semafaros_faixa_pedestre_e_outros_000086.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no14-2024-_gininho_-_resposta_indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no15-2024-_comissao_parlamentar_inquerimento_6.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no16-2024-sergio-_semafaro_e_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no17-2024-sergio-_cumprimento_lei_alimenta_pets_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/390/requerimento_no18-2024--_cumtoninho_e_valto-informacoes_emenda_depuado_emanuezinho_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_no20-24-gininho-_infor_indicacao_41_e_42_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_no21-2024-azevedo_-_museu.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/249/dc_legislativo_no_262_-_titulo_honorifico_-marcelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/126/indicacao_no_02-2024-valto-toninho-rotatoria_000027.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/127/indicacao_no_03-2024-valto-toninho-sergio-limpeza_represa_000028.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/128/indicacao_no_04-2024-bruna-container_000029.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/129/indicacao_no_05-2024-bruna-quebra-molas_000030.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/130/indicacao_no_06-2024-bruna-instalacao_caixa_agua_000031.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/131/indicacao_no_08-2024-jbf-mrs-mrs-extintores_000032.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_no_09-2024-sergio-construcao-quebra-molas_000033.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/133/indicacao_no_10-2024-sergio-pista_de_caminhada_000034.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/135/indicacao_no_12-2024-mrs-cpb-jbf-reparos_br_251_000036.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/136/indicacao_no_13-2024-valto-toninho-descarte_carcacas_000037.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/137/indicacao_no_14-2024-sergio-medicos_legista_000038.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/140/indicacao_no_17-2024-plenario-buracos_br_251_000041.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/141/indicacao_no_18-2024-valto-patrolamento_linha_didi_000042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/142/indicacao_no_19-2024-azevedo-container_escola_000043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/143/indicacao_no_20-2024-azevedo-internet_escolas_xavante_000044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/144/indicacao_no_21-2024-azevedo-construcao_escola_chao_preto_000045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/146/indicacao_no_23-2024-celiomar-instalacao_drenagem_000047.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/147/indicacao_no_24-2024-jbf-mrs-cpb_cobertura_creche_nova.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/148/indicacao_no_25-2024-azevedo-container_escola_000058.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/150/indicacao_no_27-2024-gininho-iluminacao_publica_000060.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/151/indicacao_no_28-2024-sergio-redutores_de_veloc._sinfra_e_dnit_000061.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/152/indicacao_no_29-2024-antonio_e_valto-internet_aldeias_dep._federal_000062.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/153/indicacao_no_30-2024-sergio-reparos_ruas_alagoas-paranaiba_e_rgnl_000063.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/154/indicacao_no_31-2024-sergio-iluminacao_publica_nas_aldeias_000064.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/155/indicacao_no_32-2024-antonio_rodrigues-manutencao_estrada_aldeia_ho_hoi_e_rio_klueno_000083.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/156/indicacao_no_33-2024-plenario-_patrolamento_e_reforma_de_pontes_area_indigena_000082.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/157/indicacao_no_34-2024-energisa-jose_euripedes.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/158/indicacao_no_35-2024-energisa-valto_alves.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/268/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/377/indicacao_no_37-2024-sergio-emenda_construcao_canil_para_animais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/378/indicacao_n_38-2024-_azevedo-_const_escola_aldeia_kuluene.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/379/indicacao_n_39-2024_-_toni_aze_raque-_perfuracao_posso_artesiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/381/indicacao_no_41-2024-gininho-patrolamento_estradas_indigenas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/382/indicacao_no_42-2024-gininho-reforma_da_ponte_no_rio_tela_vive.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/383/indicacao_no_43-2024-raquel-_ind_projeto_para_regulamentar_microempresas_e_empresas_pequeno_portr_nas_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/384/indicacao_no_44-2024-valto_antonio-_remanejamento_emenda_emanuelzinho_para_cuidar_agua_municipio.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/385/indicacao_no_45-2024-sergio-reforma_da_ponte_e_recupreacao_das_estradas_p.a_santo_idelfonsoe.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/386/indicacao_no_46-2024-valto-_rerefroma_ponte_p.a_santa_idelfonso.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/387/indicacao_no47-2024-_celiomar-_janaina_cadeira_odontologica_.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/388/indicacao_no48-2024-gininho-_instalacao_de_maninhas_de_concreto_corrego_nossa_senhora_.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/389/indicacao_no_49-2024-valto_antonio-__emenda_adequacao_treco_entre_campinapolis_e_nx.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/251/requerimento_no01-2024-rozangela__000024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/252/requerimento_no02-2024-rozangela__000023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/253/requerimento_no03-2024-rozangela__000022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/254/requerimento_no04-2024-rozangela__000021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/255/requerimento_no05-2024-rozangela__000020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/256/requerimento_no06-2024-jose_euripedes__000011.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/257/requerimento_no07-2024-azevedo_000008.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/258/requerimento_no08-2024-azevedo_000009.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/259/requerimento_no09-2024-sergio__000010.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/260/requerimento_no10-2024-plenario-alteracao_de_decreto_municipal_000065.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/261/requerimento_no11-2024-antonio_rodrigues-iluminacao_publica_da_cidade_000084.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/262/requerimento_no12-2024-plenario-inspecao_bueros_sao_jose_do_couto_000085.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/263/requerimento_no13-2024-plenario-manutencao_semafaros_faixa_pedestre_e_outros_000086.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/264/requerimento_no14-2024-_gininho_-_resposta_indicacao_27-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/265/requerimento_no15-2024-_comissao_parlamentar_inquerimento_6.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/266/requerimento_no16-2024-sergio-_semafaro_e_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/267/requerimento_no17-2024-sergio-_cumprimento_lei_alimenta_pets_.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/390/requerimento_no18-2024--_cumtoninho_e_valto-informacoes_emenda_depuado_emanuezinho_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/391/requerimento_no20-24-gininho-_infor_indicacao_41_e_42_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/materialegislativa/2024/392/requerimento_no21-2024-azevedo_-_museu.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H70"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>