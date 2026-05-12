--- v1 (2026-02-09)
+++ v2 (2026-05-12)
@@ -48,1293 +48,1293 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>AP</t>
   </si>
   <si>
     <t>Atos da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2026/2133/decreto_-_luto_-_edna.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2026/2133/decreto_-_luto_-_edna.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SR.ª EDNA GRACIANO FERNANDES.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2132/decreto_38-_recesso_parlamentar_...pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2132/decreto_38-_recesso_parlamentar_...pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECESSO PARLAMENTAR NO PERÍODO DE 20 DE DEZEMBRO A 02 DE FEVEREIRO DE 2026, E SOBRE REGIME DE PLANTÃO DOS SERVIDORES DO QUADRO ADMINISTRATIVOS DURANTE O PERÍODO DE RECESSO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2131/decreto_da_presidencia_-_36_-_2025_-_luto_nildo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2131/decreto_da_presidencia_-_36_-_2025_-_luto_nildo.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR ONILDO BATISTA DA COSTA “Nildo”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2130/decreto_da_presidencia_-_35_-_2025_-_luto_dona_piedade.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2130/decreto_da_presidencia_-_35_-_2025_-_luto_dona_piedade.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA PIEDADE JESUS DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2129/decreto_da_presidencia_34-2025_-luto_-_solange_...pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2129/decreto_da_presidencia_34-2025_-luto_-_solange_...pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SR.ª SOLANGE ALVES MARINHO</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2128/decreto_da_presidencia_-_33_-_2025_-_flavia_cardoso.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2128/decreto_da_presidencia_-_33_-_2025_-_flavia_cardoso.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA FLAVIA BRUNO CARDOSO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2127/decreto_da_presidencia_32-2025_-luto_-lucimar_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2127/decreto_da_presidencia_32-2025_-luto_-lucimar_.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SR.ª LUCIMAR BORGES DE LIMA</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2126/decreto_da_presidencia_30-2025_-luto_-_celia..pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2126/decreto_da_presidencia_30-2025_-luto_-_celia..pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SR.ª CÉLIA DE SOUZA LANDIM</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2125/decreto_da_presidencia_29-2025_-luto_-davi_-_c_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2125/decreto_da_presidencia_29-2025_-luto_-davi_-_c_.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DAVI LUIZ CARDOSO DE ALELUIA ( NETO SR. CHIQUITO</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2124/decreto_da_presidencia_28-2025_-luto_-alexandre.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2124/decreto_da_presidencia_28-2025_-luto_-alexandre.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR.º ALEXANDRE RODRIGUES DA SILVA</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2123/decreto_da_presidencia_-_27_-_2025_-_pai_sivirino.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2123/decreto_da_presidencia_-_27_-_2025_-_pai_sivirino.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR JOÃO PEREIRA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2122/decreto_da_presidencia_-_26_-_2025_-_luto_seu_do.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2122/decreto_da_presidencia_-_26_-_2025_-_luto_seu_do.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR SEBASTIÃO LEAL DE ALMEIDA “SEU DÓ”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2121/decreto_da_presidencia_25-2025_-luto_-neivaldo-_nei_da_todinha.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2121/decreto_da_presidencia_25-2025_-luto_-neivaldo-_nei_da_todinha.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR.° NEIVALDO MARTINS SOUZA SILVA.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2120/decreto_da_presidencia_24-2025_-recesso_parlamentar.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2120/decreto_da_presidencia_24-2025_-recesso_parlamentar.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RECESSO PARLAMENTAR NO PERÍODO DE 17 DE JULHO A 1º DE AGOSTO DE 2025 NA CAMARA MUNICIPAL DE_x000D_
 CAMPINAPOLIS.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2119/decreto_da_presidencia_23-2025_-_luto-_oildes.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2119/decreto_da_presidencia_23-2025_-_luto-_oildes.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR.° OILDES MARTINS FERREIRA</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2118/decreto_da_presidencia_22-2025_-_luto-_max.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2118/decreto_da_presidencia_22-2025_-_luto-_max.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA  MUNICIPAL  DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR° MAXMILIANO DE ALMEIDA STERSA”.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2117/decreto_da_presidencia_no_19_de_29_de_maio_de_2025_c.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2117/decreto_da_presidencia_no_19_de_29_de_maio_de_2025_c.pdf</t>
   </si>
   <si>
     <t>" Renova Lotacionograma na Câmara Municipal de Campinápolis"</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2116/decreto_da_presidencia_18-2025_-_luto-_telmom.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2116/decreto_da_presidencia_18-2025_-_luto-_telmom.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR.ºTELMOM BUENO DOS SANTOS</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2115/decreto_da_presidencia_17-2025_-_luto-_ronan.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2115/decreto_da_presidencia_17-2025_-_luto-_ronan.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL  DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR.º RONAN ALVES DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2114/decreto_da_presidencia_jose_euripedes.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2114/decreto_da_presidencia_jose_euripedes.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR JOSÉ EURIPEDES DE ALCÂNTARA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2113/decreto_da_presidencia_15-2025_-_luto-_maria_jacinto_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2113/decreto_da_presidencia_15-2025_-_luto-_maria_jacinto_.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO  DA SR.ª MARIA JACINTA SILVERIO CAMPOS</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2112/decreto_da_presidencia_-_14_-_2025_-_luto_elenice.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2112/decreto_da_presidencia_-_14_-_2025_-_luto_elenice.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA ELENICE VIERA DA CRUZ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2111/decreto_da_presidencia_-_12_-_2025_-_luto_marcilia-mae_dona_gloria.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2111/decreto_da_presidencia_-_12_-_2025_-_luto_marcilia-mae_dona_gloria.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA MARCILIA GONÇALVES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2110/decreto_da_presidencia_-_11_-_2025_-_luto_gercino_caetano.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2110/decreto_da_presidencia_-_11_-_2025_-_luto_gercino_caetano.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHOR GERCINO CAETANO ROSA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2109/decreto_da_presidencia_10-2025_-_luto-_franklin.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2109/decreto_da_presidencia_10-2025_-_luto-_franklin.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR.° FRANKLIN MARTINS DE OLIVEIRA (VICE PREFEITO DE NOVA XAVANTINA.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2108/decreto_da_presidencia_09-2025_-_luto-_nilza.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2108/decreto_da_presidencia_09-2025_-_luto-_nilza.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SR.ª NILZA MENDES DOS REIS.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2107/decreto_da_presidencia__07-_2025-_luto_maria_jose.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2107/decreto_da_presidencia__07-_2025-_luto_maria_jose.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL  DE CAMPINÁPOLIS EM VIRTUDE DO  FALECIMENTO DA SR.ª MARIA JOSÉ ROMUALDO  PEREIRA.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2105/decreto_da_presidencia__05-_2025-_luto_gaginho.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2105/decreto_da_presidencia__05-_2025-_luto_gaginho.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR. MILTON DE PAULA SILVA_x000D_
 (GAGUINHO ).</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2088/decreto_da_presidencia_03-2025-_luto_joao_tumbiara.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2088/decreto_da_presidencia_03-2025-_luto_joao_tumbiara.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR. JOÃO BATISTA DE ARAUJO (JOÃO_x000D_
 TUMBIARA), E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2086/decreto_da_presidencia_-_02-_2025_-_lazara_das_gracas.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2086/decreto_da_presidencia_-_02-_2025_-_lazara_das_gracas.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA “LÁZARA DAS GRAÇAS SILVA SOARES”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2085/decreto_da_presidencia__01-_2025-_luto_gentil.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2085/decreto_da_presidencia__01-_2025-_luto_gentil.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SR. GENTIL JOSÉ FERREIRA, PIONEIRO NO DISTRITO DE SÃO JOSE DO COUTO.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2084/decreto_da_presidencia__77-_2024-_suspencao_sessao.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2084/decreto_da_presidencia__77-_2024-_suspencao_sessao.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A SESSÃO ORDINÁRIA NO DIA 02 DE AGOSTO DE 2024.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2083/decreto_da_presidencia__76-_2024-_luto_-_neuza_maria_cartorio.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2083/decreto_da_presidencia__76-_2024-_luto_-_neuza_maria_cartorio.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SRA. NEUZA MARIA DE LIMA BORGES, PIONEIRA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2043/decreto_da_presidencia_-_75_-2023_-_luto_oficial_de_3_dias_vanezia.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2043/decreto_da_presidencia_-_75_-2023_-_luto_oficial_de_3_dias_vanezia.pdf</t>
   </si>
   <si>
     <t>Declara Luto Oficial na Câmara Municipal de Campinápolis pelo falecimento da Sra. Vanezia Lucia Lagares</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2042/decreto_da_presidencia_-_74_-2023_-_luto_oficial_de_3_dias_vicente.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2042/decreto_da_presidencia_-_74_-2023_-_luto_oficial_de_3_dias_vicente.pdf</t>
   </si>
   <si>
     <t>“Declara Luto Oficial na Câmara Municipal de Campinápolis pelo falecimento do Sr. Vicente Caetano dos Santos</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1946/decreto_da_presidencia__73-_2024-_luto_-_leandro_padilha.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1946/decreto_da_presidencia__73-_2024-_luto_-_leandro_padilha.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DE LEANDRO RIBEIRO PADILHA_x000D_
 “Caju”. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/</t>
   </si>
   <si>
     <t>“Declara Ponto Facultativo na Câmara Municipal de Campinápolis referente a comemoração de “Copus Christi”.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1948/decreto_da_presidente_no_72_de_03_de_junho_de_2024.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1948/decreto_da_presidente_no_72_de_03_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>"Institui novo Lotaciograma da Câmara Municipal de Campinápolis"</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1944/decreto_da_presidencia_-_70_-2024_-_luto_oficial_sr._aureliano.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1944/decreto_da_presidencia_-_70_-2024_-_luto_oficial_sr._aureliano.pdf</t>
   </si>
   <si>
     <t>Declara Luto Oficial na Câmara Municipal de Campinápolis pelo falecimento do Sr. Aureliano Alves Pereira.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1943/decreto_da_presidencia_-_69-_2024_-_luto_magda_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1943/decreto_da_presidencia_-_69-_2024_-_luto_magda_.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA “MAGNA BARBOSA LOPES”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2023/decreto_da_presidencia_-_68_-2024_-_ponto_facultativo_semana_santa.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2023/decreto_da_presidencia_-_68_-2024_-_ponto_facultativo_semana_santa.pdf</t>
   </si>
   <si>
     <t>" Declara ponto facultativo na Câmara Municipal de Campinápolis no dia 28.03.2023 - quinta-feira, em face do feriado nacional de Sexta-Feira Santa, e dá outras providências"</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2044/decreto_no_67_de_08_de_marco_de_2024_000172.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2044/decreto_no_67_de_08_de_marco_de_2024_000172.pdf</t>
   </si>
   <si>
     <t>"Exonera Servidor, por motivo de Aposentadoria por Invalidez, e dá outras providências".</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1942/decreto_da_presidencia_-_66-_2023_-_luto_lazaro.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1942/decreto_da_presidencia_-_66-_2023_-_luto_lazaro.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR LÁZARO MARTINS FERREIRA DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1941/decreto_da_presidencia_-_no_65-2023_-_recesso_parlamentar_final_de_ano.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1941/decreto_da_presidencia_-_no_65-2023_-_recesso_parlamentar_final_de_ano.pdf</t>
   </si>
   <si>
     <t>DEFINE O RECESSO PARLAMENTAR DE FINAL DE ANO</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1940/decreto_da_presidencia_no_64_2023_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1940/decreto_da_presidencia_no_64_2023_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS , E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1917/decreto_da_presidencia_-_63-_2023_-_luto_joaquim.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1917/decreto_da_presidencia_-_63-_2023_-_luto_joaquim.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR “JOAQUIM FRANCISCO BORGES”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1916/decreto_legislativo_n62-2023_avo_rafael.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1916/decreto_legislativo_n62-2023_avo_rafael.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINAPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA "GERALDINA_x000D_
 RODRIGUES DA SILVA", E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1915/decreto_da_presidencia_-_61-_2023_-_luto_joas.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1915/decreto_da_presidencia_-_61-_2023_-_luto_joas.pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHOR “JOAS DE OLIVEIRA TAVARES”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1542/decreto_da_presidencia_no_60_19_de_maio_de_2023..pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1542/decreto_da_presidencia_no_60_19_de_maio_de_2023..pdf</t>
   </si>
   <si>
     <t>DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO_x000D_
 FALECIMENTO Da SENHORA DEUZUITA_x000D_
 PEREIRA DE SOUZA, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1541/decreto_da_presidencia_no_59_12_de_maio_de_2023.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1541/decreto_da_presidencia_no_59_12_de_maio_de_2023.pdf</t>
   </si>
   <si>
     <t>“DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DO SENHOR CLAUDIMIRO GOMES DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2022/decreto_da_presidencia_-_58-2023_-_ponto_facultativo_semana_santa.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2022/decreto_da_presidencia_-_58-2023_-_ponto_facultativo_semana_santa.pdf</t>
   </si>
   <si>
     <t>" Declara ponto facultativo na Câmara Municipal de Campinápolis no dia 06.04.2023 - quinta-feira santa, em face do feriado nacional de sexta-feira santa, e dá outras providências"</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2021/decreto_da_presidencia_-_57_-_2022_-teletrabalho_-_servidores_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2021/decreto_da_presidencia_-_57_-_2022_-teletrabalho_-_servidores_.pdf</t>
   </si>
   <si>
     <t>" Autoriza o Servidores do Poder Legislativo a trabalhar em regime de teletrabalho e dá outras providências"</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1540/atos_da_presidencia_no_56_09_de_fevereiro_de__2023..pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1540/atos_da_presidencia_no_56_09_de_fevereiro_de__2023..pdf</t>
   </si>
   <si>
     <t>“DECRETA LUTO OFICIAL NA CÂMARA MUNICIPAL DE CAMPINÁPOLIS EM VIRTUDE DO FALECIMENTO DA SENHORA MARIA ABADIA DE JESUS, CONHECIDA COMO “ABADIA”, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1539/atos_da_presidencia_no_55_de_02_de_fevereiro_de__2023.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1539/atos_da_presidencia_no_55_de_02_de_fevereiro_de__2023.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O SERVIDORES DO PODER LEGISLATIVO A TRABALHAR EM REGIME DE TELETRABALHO E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2020/decreto_da_presidencia_-_54_-_2022_-teletrabalho_-_servidores.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2020/decreto_da_presidencia_-_54_-_2022_-teletrabalho_-_servidores.pdf</t>
   </si>
   <si>
     <t>" Autoriza o servidores do Poder Legislativo a trabalhar em regime de teletrabalho e dá outras providências"</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2025/decreto_da_presidencia_-no_53-2022-_suspende_expediente_copa_do_mundo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2025/decreto_da_presidencia_-no_53-2022-_suspende_expediente_copa_do_mundo.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o horário de expediente no Poder Legislativo do Município de Campinápolis nos dias de participação do Brasil na Copa do Mundo 2022"</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2024/decreto_presidencia_45-2022_suspende_expediente.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2024/decreto_presidencia_45-2022_suspende_expediente.pdf</t>
   </si>
   <si>
     <t>" Suspende o expediente da Câmara Municipal de Campinápolis-MT"</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2040/decreto_no_52_de_2022_-_encerramento_licenca_automatica_do_vereador_jose_euripedes_de_alcantara.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2040/decreto_no_52_de_2022_-_encerramento_licenca_automatica_do_vereador_jose_euripedes_de_alcantara.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre o encerramento da licença automática do Sr. Vereador José Euripedes de Alcântara e a comunicação do Sr. vereador suplente Elmivan Jacinto Campos do encerramento da suplência"</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2039/decreto_no_51_de_2022_-_autoriza_a_servidora_jessica_soares_da_silva_a_laborar_em_regime_teletrabalho.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2039/decreto_no_51_de_2022_-_autoriza_a_servidora_jessica_soares_da_silva_a_laborar_em_regime_teletrabalho.pdf</t>
   </si>
   <si>
     <t>" Autoriza a servidora Jessica Soares da Silva a laborar em regime de teletrabalho, e dá outras providências"</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2038/decreto_no_50_de2022_-_concede_revisao_geral_anual_aos_servidores_poder_legislativo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2038/decreto_no_50_de2022_-_concede_revisao_geral_anual_aos_servidores_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>" Concede a revisão geral anual (RGA), referente ao exercício 2021, aos servidores do Poder Legislativo, e dá outras providências"</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2037/decreto_no_49-2022_-_autoriza_o_servidor_rafael_pereira_lopes_a_laborar_em_regime_teletrabalho.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2037/decreto_no_49-2022_-_autoriza_o_servidor_rafael_pereira_lopes_a_laborar_em_regime_teletrabalho.pdf</t>
   </si>
   <si>
     <t>" Autoriza o servidor Rafael Pereira Lopes a laborar em regime de teletrabalho, e dá outras providências"</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2036/decreto_no_48-2022_-_decreta_luto_oficial_falecimento_da_sra._geralda_de_jesus.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2036/decreto_no_48-2022_-_decreta_luto_oficial_falecimento_da_sra._geralda_de_jesus.pdf</t>
   </si>
   <si>
     <t>" Decreta luto oficial na Câmara Municipal de Campinápolis em virtude do falecimento da senhora Geralda de Jesus, e dá outras providências"</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2035/decreto_no_47-2022_-_concede_licenca_automatica_ao_sro._jose_euripedes_de_alcantara.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2035/decreto_no_47-2022_-_concede_licenca_automatica_ao_sro._jose_euripedes_de_alcantara.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a licença automática do Sr. vereador José Euripedes de Alcântara"</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2034/decreto_no_46-2022_-_convocacao_do_suplente_elmivan_jacinto_campos.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2034/decreto_no_46-2022_-_convocacao_do_suplente_elmivan_jacinto_campos.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre a convocação do suplente Elmivan Jacinto Campos"</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/1538/decreto_da_presidencia_-_44-2021_-_suspende_expediente_parlamentar_final_de_ano_2021.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/1538/decreto_da_presidencia_-_44-2021_-_suspende_expediente_parlamentar_final_de_ano_2021.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA 0 EXPEDIENTE DA CÂMARA MUNICIPAL DE CAMPINÁPOLIS DURANTE 0 PERÍODO DE RECESSO PARLAMENTAR.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2033/decreto_no_43-2021_-_decreta_luto_oficial_na_camara_falecimento_neuzeni_cardoso_da_silva.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2033/decreto_no_43-2021_-_decreta_luto_oficial_na_camara_falecimento_neuzeni_cardoso_da_silva.pdf</t>
   </si>
   <si>
     <t>" Decreta luto oficial na Câmara Municipal de Campinápolis em virtude do falecimento da senhora Neuzeni Cardoso da Silva, e dá outras providências"</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2032/decreto_no_42-2021_-_revisao_geral_anual_servidores_legislativo_referente_a_2020.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2032/decreto_no_42-2021_-_revisao_geral_anual_servidores_legislativo_referente_a_2020.pdf</t>
   </si>
   <si>
     <t>" Concede a revisão geral anual (RGA), referente ao exercício 2020, aos servidores do Poder Legislativo, e dá outras providências"</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2031/decreto_no_41-2021_-_dispoe_sobre_medida_preventiva_covid-19_mes_de_marco_2021_.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2031/decreto_no_41-2021_-_dispoe_sobre_medida_preventiva_covid-19_mes_de_marco_2021_.pdf</t>
   </si>
   <si>
     <t>" Dispõe sobre medidas preventivas à COVID-19, no mês de março/2021, que devem ser adotados pela Câmara de Vereadores de Campinápolis, e dá outras providências"</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2030/decreto_no_40_-_2020__-_dispoe_sobre_a_exoneracao_da_servidora_maria_do_carmo_da_silva.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2030/decreto_no_40_-_2020__-_dispoe_sobre_a_exoneracao_da_servidora_maria_do_carmo_da_silva.pdf</t>
   </si>
   <si>
     <t>" Exonera servidora, por motivo de aposentadoria por invalidez, e dá outras providências"</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2029/decreto_no_39_-_2020_-__revisao_geral_anual_referente_ao_exercicio_2018.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2029/decreto_no_39_-_2020_-__revisao_geral_anual_referente_ao_exercicio_2018.pdf</t>
   </si>
   <si>
     <t>" Concede a revisão geral anual (RGA), referente ao exercício 2019, aos servidores do Poder Legislativo, e dá outras providências"</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/1474/ato_da_presidencia_001-2020.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/1474/ato_da_presidencia_001-2020.pdf</t>
   </si>
   <si>
     <t>O Senhor Celiomar Piaba Bento, Presidente da Câmara Municipal de Campinápolis, Estado de Mato Grosso, no uso de suas atribuições regimentais:_x000D_
 CONSIDERANDO que a doença chamada de CORONAVÍRUS (COVID-19) é uma família de vírus que causam infecções respiratórias, sendo grave e em alguns casos, letal;</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2019/2028/decreto_no_038-2019_-_revisao_geral_anual_referente_ao_exercicio_2018.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2019/2028/decreto_no_038-2019_-_revisao_geral_anual_referente_ao_exercicio_2018.pdf</t>
   </si>
   <si>
     <t>" Concede a revisão geral anual (RGA), referente ao exercício 2018, aos servidores do Poder Legislativo, e dá outras providências"</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2018/2027/decreto_no_036_-_2018_-_revisao_geral_anual_referente_exercicio_2017_poder_legislativo.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2018/2027/decreto_no_036_-_2018_-_revisao_geral_anual_referente_exercicio_2017_poder_legislativo.pdf</t>
   </si>
   <si>
     <t>" Concede a revisão geral anual (RGA), referente ao exercício 2017, aos servidores do poder Legislativo, e dá outras providências"</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2017/2026/decreto_no_035-2017_-__define_recesso_administrativo_do_poder_legislativo_final_de_ano.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2017/2026/decreto_no_035-2017_-__define_recesso_administrativo_do_poder_legislativo_final_de_ano.pdf</t>
   </si>
   <si>
     <t>" Define o recesso administrativo do Poder Legislativo de final de ano"</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>"LOTAÇÃO DE SERVIDORES PARA ATUAR JUNTO A DIVISÃO DE FINANÇAS DA CÂMARA MUNICIPAL DE VEREADORES DE CAMPINÁPOLIS-MT, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ADEQUA O SUBSIDIO DOS VEREADORES NO EXERCÍCIO DE 2017 EM PATAMAR QUE RESPEITE OS LIMITES ORÇAMENTÁRIOS DA CF E DA LRF".</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>"CONCEDE A REVISÃO GERAL ANUAL (RGA), REFERENTE AOS EXERCÍCIOS 2015/2016, AOS SERVIDORES DO PODER LEGISLATIVO, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DO USO DO PLENÁRIO DA CÂMARA MUNICIPAL POR TERCEIROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1267/1267_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1267/1267_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SUSPENDE O USO DO PLENÁRIO DA CÂMARA MUNICIPAL POR PRAZO DETERMINADO, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2016/1266/1266_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2016/1266/1266_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INTERRUPÇÃO DE FÉRIAS DO SERVIDOR AULISMAR ALVES E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1265/1265_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1265/1265_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DEFINE O RECESSO PARLAMENTAR DE FINAL DE ANO".</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>"NOMEIA O VEREADOR ALENCAR CAMBAÚVA DA SILVA PARA EXERCER O CARGO DE PRESIDENTE DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO."</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1263/1263_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1263/1263_texto_integral.pdf</t>
   </si>
   <si>
     <t>"ADEQUA O SUBSÍDIO DOS VEREADORES NO EXERCÍCIO DE 2015 EM PATAMAR QUE RESPEITE OS LIMITES ORÇAMENTÁRIOS DA CF E DA LRF".</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"ESTABELECE O ÍNDICE APURADO PARA REVISÃO GERAL ANUAL, REFERENTE AO EXERCÍCIO DE 2014, NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL." </t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECRETA PONTO FACULTATIVO NO ÂMBITO DO PODER LEGISLATIVO MUNICIPAL EM VIRTUDE DAS COMEMORAÇÕES DO 29º ANIVERSÁRIO DE CAMPINÁPOLIS-MT".</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2015/1259/decreto_no_024_de_2015_-_interrrupcao_de_ferias_de_servidor.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2015/1259/decreto_no_024_de_2015_-_interrrupcao_de_ferias_de_servidor.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INTERRUPÇÃO DE FÉRIAS DO SERVIDOR JOSÉ CORREIA DA SILVA E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A INTERRUPÇÃO DE FÉRIAS DA SERVIDORA GASPARINA APARECIDA DOS REIS FREITAS E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1257/1257_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1257/1257_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DETERMINA PROVIDENCIAS AOS SETORES CONTÁBIL E DE DIVISÃO DE PESSOAL PARA ADEQUAR O SUBSIDIO DOS VEREADORES DE ACORDO COM O LEI MUNICIPAL Nº 987/2012 ATÉ O FIM DO PRIMEIRO QUADRIMESTRE DO EXERCÍCIO FINANCEIRO E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1256/1256_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1256/1256_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DETERMINA PROVIDENCIAS AOS SETORES CONTÁBIL E DE DIVISÃO DE PESSOAL PARA ADEQUAR O SUBSÍDIO DOS VEREADORES DE ACORDO COM A LEI MUNICIPAL Nº. 987/2012 DURANTE OS MESES DE JANEIRO E FEVEREIRO/2014 E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1255/1255_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1255/1255_texto_integral.pdf</t>
   </si>
   <si>
     <t>"APROVA O REGULAMENTO PARA A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO, SOB SUA FORMA PRESENCIAL E REGISTRO DE PREÇOS, PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE CAMPINÁPOLIS-MT, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DE PREGOEIRO OFICIAL E EQUIPE DE APOIO PARA REALIZAÇÃO DE LICITAÇÃO MODALIDADE PREGÃO PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"DETERMINA PROVIDENCIAS AO SETOR CONTÁBIL DA CASA PARA ADEQUAR O SUBSÍDIO DOS VEREADORES EM PATAMAR QUE RESPEITE OS LIMITES ORÇAMENTÁRIOS DA CF E DA LRF". </t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DO SRº. RAFAEL PEREIRA LOPES, E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">"HOMOLOGA O RESULTADO DO CONCURSO PÚBLICO". </t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2011/1250/1250_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2011/1250/1250_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA INSERVÍVEIS OS BENS MÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DECLARA INSERVÍVEIS OS BENS MÓVEIS QUE ESPECIFICA E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONVOCAÇÃO DA CANDIDATA APROVAÇÃO EM CONCURSO PÚBLICO E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1247/1247_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1247/1247_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DO SRº. DAVIDE FERREIRA DA SILVA, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1246/1246_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1246/1246_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DA SRª. MARIA DO CARMO DA SILVA, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2007/1245/1245_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2007/1245/1245_texto_integral.pdf</t>
   </si>
   <si>
     <t>"HOMOLOGA O RESULTADO DO CONCURSO PÚBLICO."</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2003/1244/1244_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2003/1244/1244_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE EXONERAÇÃO DA SRª. MARIA CELI DOS REIS COELHO, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1243/1243_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1243/1243_texto_integral.pdf</t>
   </si>
   <si>
     <t>"SUSPENDE AS ATIVIDADES NO EDIFÍCIO DA CÂMARA MUNICIPAL, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1242/1242_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1242/1242_texto_integral.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1241/1241_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1241/1241_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DA SRª. KÁSSIA MOREIRA DA SILVA, E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2002/1240/decreto_no_005_de_2002_-_nomeacao_de_servidora_concurso_edital_001de_12-12-2001.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2002/1240/decreto_no_005_de_2002_-_nomeacao_de_servidora_concurso_edital_001de_12-12-2001.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DA SRª. MARIA CELI DOS REIS COELHO E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DO SRº. JOSÉ CORREIA DA SILVA".</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1239/1239_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1239/1239_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A NOMEAÇÃO DA SRª. DALVA CAETANO DOS SANTOS E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CONVOCAÇÃO DE CANDIDATO APROVADO EM CONCURSO PÚBLICO E DA OUTRAS PROVIDENCIAS."</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>"HOMOLOGA O RESULTADO CONCURSO PÚBLICO."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1641,66 +1641,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2026/2133/decreto_-_luto_-_edna.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2132/decreto_38-_recesso_parlamentar_...pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2131/decreto_da_presidencia_-_36_-_2025_-_luto_nildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2130/decreto_da_presidencia_-_35_-_2025_-_luto_dona_piedade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2129/decreto_da_presidencia_34-2025_-luto_-_solange_...pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2128/decreto_da_presidencia_-_33_-_2025_-_flavia_cardoso.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2127/decreto_da_presidencia_32-2025_-luto_-lucimar_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2126/decreto_da_presidencia_30-2025_-luto_-_celia..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2125/decreto_da_presidencia_29-2025_-luto_-davi_-_c_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2124/decreto_da_presidencia_28-2025_-luto_-alexandre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2123/decreto_da_presidencia_-_27_-_2025_-_pai_sivirino.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2122/decreto_da_presidencia_-_26_-_2025_-_luto_seu_do.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2121/decreto_da_presidencia_25-2025_-luto_-neivaldo-_nei_da_todinha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2120/decreto_da_presidencia_24-2025_-recesso_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2119/decreto_da_presidencia_23-2025_-_luto-_oildes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2118/decreto_da_presidencia_22-2025_-_luto-_max.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2117/decreto_da_presidencia_no_19_de_29_de_maio_de_2025_c.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2116/decreto_da_presidencia_18-2025_-_luto-_telmom.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2115/decreto_da_presidencia_17-2025_-_luto-_ronan.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2114/decreto_da_presidencia_jose_euripedes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2113/decreto_da_presidencia_15-2025_-_luto-_maria_jacinto_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2112/decreto_da_presidencia_-_14_-_2025_-_luto_elenice.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2111/decreto_da_presidencia_-_12_-_2025_-_luto_marcilia-mae_dona_gloria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2110/decreto_da_presidencia_-_11_-_2025_-_luto_gercino_caetano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2109/decreto_da_presidencia_10-2025_-_luto-_franklin.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2108/decreto_da_presidencia_09-2025_-_luto-_nilza.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2107/decreto_da_presidencia__07-_2025-_luto_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2105/decreto_da_presidencia__05-_2025-_luto_gaginho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2088/decreto_da_presidencia_03-2025-_luto_joao_tumbiara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2086/decreto_da_presidencia_-_02-_2025_-_lazara_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2085/decreto_da_presidencia__01-_2025-_luto_gentil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2084/decreto_da_presidencia__77-_2024-_suspencao_sessao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2083/decreto_da_presidencia__76-_2024-_luto_-_neuza_maria_cartorio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2043/decreto_da_presidencia_-_75_-2023_-_luto_oficial_de_3_dias_vanezia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2042/decreto_da_presidencia_-_74_-2023_-_luto_oficial_de_3_dias_vicente.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1946/decreto_da_presidencia__73-_2024-_luto_-_leandro_padilha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1948/decreto_da_presidente_no_72_de_03_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1944/decreto_da_presidencia_-_70_-2024_-_luto_oficial_sr._aureliano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1943/decreto_da_presidencia_-_69-_2024_-_luto_magda_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2023/decreto_da_presidencia_-_68_-2024_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2044/decreto_no_67_de_08_de_marco_de_2024_000172.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1942/decreto_da_presidencia_-_66-_2023_-_luto_lazaro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1941/decreto_da_presidencia_-_no_65-2023_-_recesso_parlamentar_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1940/decreto_da_presidencia_no_64_2023_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1917/decreto_da_presidencia_-_63-_2023_-_luto_joaquim.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1916/decreto_legislativo_n62-2023_avo_rafael.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1915/decreto_da_presidencia_-_61-_2023_-_luto_joas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1542/decreto_da_presidencia_no_60_19_de_maio_de_2023..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1541/decreto_da_presidencia_no_59_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2022/decreto_da_presidencia_-_58-2023_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2021/decreto_da_presidencia_-_57_-_2022_-teletrabalho_-_servidores_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1540/atos_da_presidencia_no_56_09_de_fevereiro_de__2023..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1539/atos_da_presidencia_no_55_de_02_de_fevereiro_de__2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2020/decreto_da_presidencia_-_54_-_2022_-teletrabalho_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2025/decreto_da_presidencia_-no_53-2022-_suspende_expediente_copa_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2024/decreto_presidencia_45-2022_suspende_expediente.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2040/decreto_no_52_de_2022_-_encerramento_licenca_automatica_do_vereador_jose_euripedes_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2039/decreto_no_51_de_2022_-_autoriza_a_servidora_jessica_soares_da_silva_a_laborar_em_regime_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2038/decreto_no_50_de2022_-_concede_revisao_geral_anual_aos_servidores_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2037/decreto_no_49-2022_-_autoriza_o_servidor_rafael_pereira_lopes_a_laborar_em_regime_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2036/decreto_no_48-2022_-_decreta_luto_oficial_falecimento_da_sra._geralda_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2035/decreto_no_47-2022_-_concede_licenca_automatica_ao_sro._jose_euripedes_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2034/decreto_no_46-2022_-_convocacao_do_suplente_elmivan_jacinto_campos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/1538/decreto_da_presidencia_-_44-2021_-_suspende_expediente_parlamentar_final_de_ano_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2033/decreto_no_43-2021_-_decreta_luto_oficial_na_camara_falecimento_neuzeni_cardoso_da_silva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2032/decreto_no_42-2021_-_revisao_geral_anual_servidores_legislativo_referente_a_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2031/decreto_no_41-2021_-_dispoe_sobre_medida_preventiva_covid-19_mes_de_marco_2021_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2030/decreto_no_40_-_2020__-_dispoe_sobre_a_exoneracao_da_servidora_maria_do_carmo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2029/decreto_no_39_-_2020_-__revisao_geral_anual_referente_ao_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/1474/ato_da_presidencia_001-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2019/2028/decreto_no_038-2019_-_revisao_geral_anual_referente_ao_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2018/2027/decreto_no_036_-_2018_-_revisao_geral_anual_referente_exercicio_2017_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2017/2026/decreto_no_035-2017_-__define_recesso_administrativo_do_poder_legislativo_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2016/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2015/1259/decreto_no_024_de_2015_-_interrrupcao_de_ferias_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2011/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2007/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2003/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2002/1240/decreto_no_005_de_2002_-_nomeacao_de_servidora_concurso_edital_001de_12-12-2001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1236/1236_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2026/2133/decreto_-_luto_-_edna.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2132/decreto_38-_recesso_parlamentar_...pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2131/decreto_da_presidencia_-_36_-_2025_-_luto_nildo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2130/decreto_da_presidencia_-_35_-_2025_-_luto_dona_piedade.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2129/decreto_da_presidencia_34-2025_-luto_-_solange_...pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2128/decreto_da_presidencia_-_33_-_2025_-_flavia_cardoso.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2127/decreto_da_presidencia_32-2025_-luto_-lucimar_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2126/decreto_da_presidencia_30-2025_-luto_-_celia..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2125/decreto_da_presidencia_29-2025_-luto_-davi_-_c_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2124/decreto_da_presidencia_28-2025_-luto_-alexandre.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2123/decreto_da_presidencia_-_27_-_2025_-_pai_sivirino.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2122/decreto_da_presidencia_-_26_-_2025_-_luto_seu_do.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2121/decreto_da_presidencia_25-2025_-luto_-neivaldo-_nei_da_todinha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2120/decreto_da_presidencia_24-2025_-recesso_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2119/decreto_da_presidencia_23-2025_-_luto-_oildes.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2118/decreto_da_presidencia_22-2025_-_luto-_max.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2117/decreto_da_presidencia_no_19_de_29_de_maio_de_2025_c.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2116/decreto_da_presidencia_18-2025_-_luto-_telmom.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2115/decreto_da_presidencia_17-2025_-_luto-_ronan.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2114/decreto_da_presidencia_jose_euripedes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2113/decreto_da_presidencia_15-2025_-_luto-_maria_jacinto_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2112/decreto_da_presidencia_-_14_-_2025_-_luto_elenice.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2111/decreto_da_presidencia_-_12_-_2025_-_luto_marcilia-mae_dona_gloria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2110/decreto_da_presidencia_-_11_-_2025_-_luto_gercino_caetano.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2109/decreto_da_presidencia_10-2025_-_luto-_franklin.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2108/decreto_da_presidencia_09-2025_-_luto-_nilza.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2107/decreto_da_presidencia__07-_2025-_luto_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2105/decreto_da_presidencia__05-_2025-_luto_gaginho.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2088/decreto_da_presidencia_03-2025-_luto_joao_tumbiara.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2086/decreto_da_presidencia_-_02-_2025_-_lazara_das_gracas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2025/2085/decreto_da_presidencia__01-_2025-_luto_gentil.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2084/decreto_da_presidencia__77-_2024-_suspencao_sessao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2083/decreto_da_presidencia__76-_2024-_luto_-_neuza_maria_cartorio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2043/decreto_da_presidencia_-_75_-2023_-_luto_oficial_de_3_dias_vanezia.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2042/decreto_da_presidencia_-_74_-2023_-_luto_oficial_de_3_dias_vicente.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1946/decreto_da_presidencia__73-_2024-_luto_-_leandro_padilha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1948/decreto_da_presidente_no_72_de_03_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1944/decreto_da_presidencia_-_70_-2024_-_luto_oficial_sr._aureliano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1943/decreto_da_presidencia_-_69-_2024_-_luto_magda_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2023/decreto_da_presidencia_-_68_-2024_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/2044/decreto_no_67_de_08_de_marco_de_2024_000172.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2024/1942/decreto_da_presidencia_-_66-_2023_-_luto_lazaro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1941/decreto_da_presidencia_-_no_65-2023_-_recesso_parlamentar_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1940/decreto_da_presidencia_no_64_2023_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1917/decreto_da_presidencia_-_63-_2023_-_luto_joaquim.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1916/decreto_legislativo_n62-2023_avo_rafael.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1915/decreto_da_presidencia_-_61-_2023_-_luto_joas.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1542/decreto_da_presidencia_no_60_19_de_maio_de_2023..pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1541/decreto_da_presidencia_no_59_12_de_maio_de_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2022/decreto_da_presidencia_-_58-2023_-_ponto_facultativo_semana_santa.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/2021/decreto_da_presidencia_-_57_-_2022_-teletrabalho_-_servidores_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1540/atos_da_presidencia_no_56_09_de_fevereiro_de__2023..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2023/1539/atos_da_presidencia_no_55_de_02_de_fevereiro_de__2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2020/decreto_da_presidencia_-_54_-_2022_-teletrabalho_-_servidores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2025/decreto_da_presidencia_-no_53-2022-_suspende_expediente_copa_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2024/decreto_presidencia_45-2022_suspende_expediente.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2040/decreto_no_52_de_2022_-_encerramento_licenca_automatica_do_vereador_jose_euripedes_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2039/decreto_no_51_de_2022_-_autoriza_a_servidora_jessica_soares_da_silva_a_laborar_em_regime_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2038/decreto_no_50_de2022_-_concede_revisao_geral_anual_aos_servidores_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2037/decreto_no_49-2022_-_autoriza_o_servidor_rafael_pereira_lopes_a_laborar_em_regime_teletrabalho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2036/decreto_no_48-2022_-_decreta_luto_oficial_falecimento_da_sra._geralda_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2035/decreto_no_47-2022_-_concede_licenca_automatica_ao_sro._jose_euripedes_de_alcantara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2022/2034/decreto_no_46-2022_-_convocacao_do_suplente_elmivan_jacinto_campos.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/1538/decreto_da_presidencia_-_44-2021_-_suspende_expediente_parlamentar_final_de_ano_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2033/decreto_no_43-2021_-_decreta_luto_oficial_na_camara_falecimento_neuzeni_cardoso_da_silva.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2032/decreto_no_42-2021_-_revisao_geral_anual_servidores_legislativo_referente_a_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2021/2031/decreto_no_41-2021_-_dispoe_sobre_medida_preventiva_covid-19_mes_de_marco_2021_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2030/decreto_no_40_-_2020__-_dispoe_sobre_a_exoneracao_da_servidora_maria_do_carmo_da_silva.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/2029/decreto_no_39_-_2020_-__revisao_geral_anual_referente_ao_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2020/1474/ato_da_presidencia_001-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2019/2028/decreto_no_038-2019_-_revisao_geral_anual_referente_ao_exercicio_2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2018/2027/decreto_no_036_-_2018_-_revisao_geral_anual_referente_exercicio_2017_poder_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2017/2026/decreto_no_035-2017_-__define_recesso_administrativo_do_poder_legislativo_final_de_ano.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2017/1267/1267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2016/1266/1266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1265/1265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1263/1263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2015/1259/decreto_no_024_de_2015_-_interrrupcao_de_ferias_de_servidor.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2015/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1257/1257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2014/1256/1256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1255/1255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2013/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2012/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2011/1250/1250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2009/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1247/1247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2008/1246/1246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2007/1245/1245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2003/1244/1244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1243/1243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1242/1242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1241/1241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/sapl/public/normajuridica/2002/1240/decreto_no_005_de_2002_-_nomeacao_de_servidora_concurso_edital_001de_12-12-2001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1239/1239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinapolis.mt.leg.br/media/./sapl/public/normajuridica/2002/1236/1236_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="173.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="172.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>